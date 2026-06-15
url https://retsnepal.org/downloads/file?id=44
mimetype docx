--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -7,51 +7,54 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="3E6CC7AC" w14:textId="4ACFD5F2" w:rsidR="00C450C1" w:rsidRDefault="00C450C1" w:rsidP="003E4C6C"/>
+    <w:p w14:paraId="3E6CC7AC" w14:textId="4ACFD5F2" w:rsidR="00C450C1" w:rsidRDefault="00C450C1" w:rsidP="003E4C6C">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:p w14:paraId="224F7697" w14:textId="2643511F" w:rsidR="00137C7B" w:rsidRPr="00344FF1" w:rsidRDefault="00344FF1" w:rsidP="00344FF1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344FF1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00590183">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -164,51 +167,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>Capacity:</w:t>
             </w:r>
             <w:r w:rsidR="0083607F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0083607F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text1"/>
+            <w:bookmarkStart w:id="1" w:name="Text1"/>
             <w:r w:rsidR="0083607F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="0083607F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="0083607F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0083607F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
@@ -232,51 +235,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0083607F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0083607F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0083607F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidR="0083607F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Wp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36F68CF1" w14:textId="77777777" w:rsidR="00137C7B" w:rsidRPr="00137C7B" w:rsidRDefault="00137C7B" w:rsidP="00137C7B"/>
     <w:p w14:paraId="58B49C82" w14:textId="77777777" w:rsidR="00AA5B44" w:rsidRPr="00132297" w:rsidRDefault="00132297" w:rsidP="00132297">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132297">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -406,52 +409,50 @@
       <w:r w:rsidR="000A1FF1">
         <w:t>hnical datasheet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of PV Module</w:t>
       </w:r>
       <w:r w:rsidRPr="00666D25">
         <w:t xml:space="preserve"> provided by manufacturer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="362D2278" w14:textId="5D85A8D6" w:rsidR="002A00CF" w:rsidRDefault="002A00CF" w:rsidP="000E5345">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Documents of warranty policy provided by </w:t>
       </w:r>
       <w:r w:rsidR="00BE5A1D">
         <w:t xml:space="preserve">PV Module </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>manufacturer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053DA4BA" w14:textId="77777777" w:rsidR="000E5345" w:rsidRPr="00666D25" w:rsidRDefault="000E5345" w:rsidP="000E5345">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>International Test Certificates (if any)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23062520" w14:textId="232042BE" w:rsidR="005F39CE" w:rsidRDefault="000E5345" w:rsidP="000E5345">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -608,58 +609,58 @@
       <w:r w:rsidRPr="00132297">
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7627E025" w14:textId="77777777" w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidRDefault="00CB2436" w:rsidP="00137C7B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="537C725D" w14:textId="77777777" w:rsidR="00210F26" w:rsidRDefault="00210F26" w:rsidP="0098113F">
+    <w:p w14:paraId="2260C12A" w14:textId="77777777" w:rsidR="004F4DCF" w:rsidRDefault="004F4DCF" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BCE4DAE" w14:textId="77777777" w:rsidR="00210F26" w:rsidRDefault="00210F26" w:rsidP="0098113F">
+    <w:p w14:paraId="30C16FBE" w14:textId="77777777" w:rsidR="004F4DCF" w:rsidRDefault="004F4DCF" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -737,123 +738,123 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BE5A1D">
+    <w:r w:rsidR="00DE7A06">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BE5A1D">
+    <w:r w:rsidR="00DE7A06">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6965A1BD" w14:textId="77777777" w:rsidR="00210F26" w:rsidRDefault="00210F26" w:rsidP="0098113F">
+    <w:p w14:paraId="544B6842" w14:textId="77777777" w:rsidR="004F4DCF" w:rsidRDefault="004F4DCF" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="021C4D70" w14:textId="77777777" w:rsidR="00210F26" w:rsidRDefault="00210F26" w:rsidP="0098113F">
+    <w:p w14:paraId="490B8B79" w14:textId="77777777" w:rsidR="004F4DCF" w:rsidRDefault="004F4DCF" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="2D03B0B0" w14:textId="1F726F2A" w:rsidR="00551892" w:rsidRDefault="00694537" w:rsidP="002657DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
@@ -882,51 +883,51 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="76DBA957" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="669769E2" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="124963D7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -992,94 +993,127 @@
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Effective Date</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="000F4738">
+    <w:r w:rsidR="00B4725C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RETS/TCH/PVM/AFOTPVM</w:t>
+      <w:t>RETS/TCH/PVM/AFF</w:t>
+    </w:r>
+    <w:r w:rsidR="000F4738">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>TPVM</w:t>
     </w:r>
     <w:r w:rsidR="007B61BE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/001</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00685791">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -1401,50 +1435,51 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00026291"/>
@@ -1458,96 +1493,103 @@
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="00181A59"/>
     <w:rsid w:val="001D2DD8"/>
     <w:rsid w:val="00210F26"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002A00CF"/>
     <w:rsid w:val="002A09D3"/>
     <w:rsid w:val="002D4A3D"/>
     <w:rsid w:val="00344FF1"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F2CA3"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="004028B4"/>
     <w:rsid w:val="00424C26"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="004F4DCF"/>
     <w:rsid w:val="005063A9"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="00590183"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005C3BEF"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="005F39CE"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00683AE7"/>
+    <w:rsid w:val="00685791"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006C6754"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00735764"/>
+    <w:rsid w:val="00737686"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="007B61BE"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="0083607F"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="00882C3A"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00AA5B44"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
+    <w:rsid w:val="00B4725C"/>
     <w:rsid w:val="00BC2546"/>
+    <w:rsid w:val="00BC3B9C"/>
     <w:rsid w:val="00BD5A2C"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00BE5A1D"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CC3FE6"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D7019A"/>
+    <w:rsid w:val="00DE3D5B"/>
+    <w:rsid w:val="00DE7A06"/>
     <w:rsid w:val="00E6450B"/>
     <w:rsid w:val="00E67CB3"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
@@ -2171,50 +2213,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2487,51 +2530,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFCC9F10-304D-4731-9438-75E2EC58C217}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1658EC4-5C7D-4D5D-BECA-D086AF77C602}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>246</Words>
   <Characters>1406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>