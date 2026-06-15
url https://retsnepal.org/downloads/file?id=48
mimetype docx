--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -1,65 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="224F7697" w14:textId="0BCA98C7" w:rsidR="00137C7B" w:rsidRDefault="008F5D98" w:rsidP="001C7C64">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008F5D98">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Undertaking of IEC Certificate for PV Modules</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DF312F" w14:textId="7653B141" w:rsidR="00484663" w:rsidRDefault="00484663" w:rsidP="001C7C64">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We hereby declare that the following IEC certificate of PV module submitted by us is genuine. We understand that </w:t>
       </w:r>
       <w:r w:rsidR="00867B38">
         <w:t>in case</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the certificate is found fake, the certificates/letters issued from Renewable Energy Test Station</w:t>
       </w:r>
       <w:r w:rsidR="000300F3">
         <w:t xml:space="preserve"> </w:t>
@@ -81,58 +79,58 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Details of IEC Certificate:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09418B59" w14:textId="77777777" w:rsidR="005A4A5A" w:rsidRDefault="00484663" w:rsidP="001C7C64">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="005A4A5A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Check27"/>
+      <w:bookmarkStart w:id="1" w:name="Check27"/>
       <w:r w:rsidRPr="005A4A5A">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005A4A5A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="005A4A5A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A4A5A" w:rsidRPr="005A4A5A">
         <w:t>IEC 61215-2:2021: Terrestrial photovoltaic (PV) modules - Design qualification and type approval – Part 1: Test requirements and Part 2: Test procedures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F01246B" w14:textId="14C114B2" w:rsidR="005A4A5A" w:rsidRPr="007A76D3" w:rsidRDefault="005A4A5A" w:rsidP="001C7C64">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="005A4A5A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -694,92 +692,85 @@
         <w:t>Signature:</w:t>
       </w:r>
       <w:r w:rsidRPr="00484663">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00484663">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00484663">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00484663">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00484663">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00484663">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00484663">
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E3EC77" w14:textId="77777777" w:rsidR="00484663" w:rsidRDefault="00484663" w:rsidP="00484663">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="19E3EC77" w14:textId="77777777" w:rsidR="00484663" w:rsidRDefault="00484663" w:rsidP="00484663"/>
     <w:p w14:paraId="5F09F152" w14:textId="67F3F568" w:rsidR="00137C7B" w:rsidRPr="00484663" w:rsidRDefault="00484663" w:rsidP="00137C7B">
       <w:r w:rsidRPr="00484663">
         <w:t>Company Seal:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74146D9B" w14:textId="1B7BC456" w:rsidR="00137C7B" w:rsidRDefault="00137C7B" w:rsidP="00137C7B"/>
     <w:p w14:paraId="7627E025" w14:textId="77777777" w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidRDefault="00CB2436" w:rsidP="00137C7B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00FD42B9">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FC6C392" w14:textId="77777777" w:rsidR="00850949" w:rsidRDefault="00850949" w:rsidP="0098113F">
+    <w:p w14:paraId="03B5B0F6" w14:textId="77777777" w:rsidR="00B95152" w:rsidRDefault="00B95152" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49F2F2FE" w14:textId="77777777" w:rsidR="00850949" w:rsidRDefault="00850949" w:rsidP="0098113F">
+    <w:p w14:paraId="321A87AE" w14:textId="77777777" w:rsidR="00B95152" w:rsidRDefault="00B95152" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -815,211 +806,181 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="48240AAD" w14:textId="77777777" w:rsidR="003A4313" w:rsidRDefault="003A4313">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C71F35">
+    <w:r w:rsidR="009D0570">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C71F35">
+    <w:r w:rsidR="009D0570">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7443C10A" w14:textId="77777777" w:rsidR="00850949" w:rsidRDefault="00850949" w:rsidP="0098113F">
+    <w:p w14:paraId="0402359D" w14:textId="77777777" w:rsidR="00B95152" w:rsidRDefault="00B95152" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="605179A6" w14:textId="77777777" w:rsidR="00850949" w:rsidRDefault="00850949" w:rsidP="0098113F">
+    <w:p w14:paraId="274F7E75" w14:textId="77777777" w:rsidR="00B95152" w:rsidRDefault="00B95152" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="2D03B0B0" w14:textId="1F726F2A" w:rsidR="00551892" w:rsidRDefault="00694537" w:rsidP="002657DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="041F5B8E" wp14:editId="7AFA8863">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
@@ -1039,51 +1000,51 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="7B4D5EE8" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="12266BEA" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="2F77348E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -1182,105 +1143,128 @@
       </w:rPr>
       <w:t>RETS</w:t>
     </w:r>
     <w:r w:rsidR="00967BD2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="003A4313">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>TCH/PVM/UIEC</w:t>
     </w:r>
-    <w:r w:rsidR="006A33A6">
+    <w:r w:rsidR="007F2043">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>PVM</w:t>
+      <w:t>F</w:t>
     </w:r>
-    <w:r w:rsidR="003A4313">
+    <w:r w:rsidR="006A33A6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/005</w:t>
+      <w:t>PVM</w:t>
+    </w:r>
+    <w:r w:rsidR="007F2043">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/006</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00036258">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1393,137 +1377,150 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00021485"/>
     <w:rsid w:val="00023027"/>
     <w:rsid w:val="000300F3"/>
+    <w:rsid w:val="00036258"/>
     <w:rsid w:val="00056A38"/>
+    <w:rsid w:val="00091930"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="001C7C64"/>
     <w:rsid w:val="002042AC"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
+    <w:rsid w:val="0027112F"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002B3D96"/>
     <w:rsid w:val="00310CC4"/>
     <w:rsid w:val="003A0359"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003A4313"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E224B"/>
     <w:rsid w:val="003E4C6C"/>
+    <w:rsid w:val="003F7773"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484663"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="005259E6"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="005A4A5A"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005D76B8"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006A33A6"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="007A76D3"/>
+    <w:rsid w:val="007F2043"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="00840294"/>
     <w:rsid w:val="00850949"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867B38"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008F5D98"/>
     <w:rsid w:val="009053A6"/>
     <w:rsid w:val="00951236"/>
     <w:rsid w:val="00967BD2"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="009A3500"/>
+    <w:rsid w:val="009D0570"/>
     <w:rsid w:val="009D1D63"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A6007E"/>
+    <w:rsid w:val="00A61CC0"/>
     <w:rsid w:val="00A70DAE"/>
+    <w:rsid w:val="00A74DCC"/>
     <w:rsid w:val="00A90A7E"/>
+    <w:rsid w:val="00AD492C"/>
     <w:rsid w:val="00AE5A16"/>
+    <w:rsid w:val="00AF6B98"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
+    <w:rsid w:val="00B95152"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C06DBC"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C71F35"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C93F22"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CB2D29"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D16EF5"/>
     <w:rsid w:val="00D22A5C"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D37773"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D615B2"/>
     <w:rsid w:val="00D91D02"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EB6870"/>
     <w:rsid w:val="00EF308B"/>
+    <w:rsid w:val="00F02173"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC608E"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -2239,59 +2236,60 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="005A4A5A"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ne-NP"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2540,66 +2538,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11C0864C-1E6B-49A4-91F5-C85DA448FB9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2538E314-EBB5-4DC3-8878-E5E214A29C74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>305</Words>
   <Characters>1742</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>