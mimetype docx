--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -1,72 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="24A8BEA5" w14:textId="3C0ADAA1" w:rsidR="00185F6B" w:rsidRDefault="00051C68" w:rsidP="0096714D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
           <w:tab w:val="left" w:pos="3750"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception Form for </w:t>
       </w:r>
       <w:r w:rsidR="006037B2" w:rsidRPr="006037B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Test</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -120,52 +118,50 @@
           <w:p w14:paraId="56DB1F1F" w14:textId="77777777" w:rsidR="00052556" w:rsidRPr="00097031" w:rsidRDefault="00052556" w:rsidP="00052556">
             <w:r w:rsidRPr="00097031">
               <w:t>Manufacturer’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F45D309" w14:textId="77777777" w:rsidR="00052556" w:rsidRPr="00097031" w:rsidRDefault="00052556" w:rsidP="00052556"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00052556" w:rsidRPr="00097031" w14:paraId="639E5D51" w14:textId="77777777" w:rsidTr="004E639F">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2176A094" w14:textId="77777777" w:rsidR="00052556" w:rsidRPr="00097031" w:rsidRDefault="00052556" w:rsidP="00052556">
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00097031">
               <w:t>Manufacturer’s Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3269" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EFB23EE" w14:textId="77777777" w:rsidR="00052556" w:rsidRPr="00097031" w:rsidRDefault="00052556" w:rsidP="00052556">
             <w:r w:rsidRPr="00097031">
               <w:t>Mailing Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00052556" w:rsidRPr="00097031" w14:paraId="684328E3" w14:textId="77777777" w:rsidTr="004E639F">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1731" w:type="pct"/>
             <w:vMerge/>
@@ -2246,76 +2242,72 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00FD3D63">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00E816F4" w:rsidRPr="00E816F4">
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00FA398A">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1534" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26321CD2" w14:textId="77777777" w:rsidR="00A639B3" w:rsidRDefault="00A639B3" w:rsidP="0098113F">
+    <w:p w14:paraId="4773DADB" w14:textId="77777777" w:rsidR="0017202F" w:rsidRDefault="0017202F" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C5EC08C" w14:textId="77777777" w:rsidR="00A639B3" w:rsidRDefault="00A639B3" w:rsidP="0098113F">
+    <w:p w14:paraId="0A08E336" w14:textId="77777777" w:rsidR="0017202F" w:rsidRDefault="0017202F" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2351,307 +2343,249 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="3D5A572C" w14:textId="77777777" w:rsidR="003603CC" w:rsidRDefault="003603CC">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00934C03">
+    <w:r w:rsidR="00057766">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00934C03">
+    <w:r w:rsidR="00057766">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B0D5034" w14:textId="77777777" w:rsidR="00A639B3" w:rsidRDefault="00A639B3" w:rsidP="0098113F">
+    <w:p w14:paraId="5FBA3520" w14:textId="77777777" w:rsidR="0017202F" w:rsidRDefault="0017202F" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60F1F938" w14:textId="77777777" w:rsidR="00A639B3" w:rsidRDefault="00A639B3" w:rsidP="0098113F">
+    <w:p w14:paraId="3E821C12" w14:textId="77777777" w:rsidR="0017202F" w:rsidRDefault="0017202F" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="541C9D8A" w14:textId="77777777" w:rsidR="003603CC" w:rsidRDefault="003603CC">
-[...9 lines deleted...]
-  <w:p w14:paraId="2D03B0B0" w14:textId="63A9170B" w:rsidR="00551892" w:rsidRPr="009151EB" w:rsidRDefault="009151EB" w:rsidP="009151EB">
+  <w:p w14:paraId="2D03B0B0" w14:textId="15027795" w:rsidR="00551892" w:rsidRPr="009151EB" w:rsidRDefault="009151EB" w:rsidP="005E7EF9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8295"/>
       </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...8 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68E5F4AF" wp14:editId="58E8C8CC">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="0D7606E9" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="3F3D3E27" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="17D62EDE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -2717,105 +2651,128 @@
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Effective Date</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="005E7EF9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>RETS/TCH/PVM/RFF</w:t>
+    </w:r>
     <w:r w:rsidR="005723C8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RETS/TCH/PVM/RFOTPVM</w:t>
+      <w:t>TPVM</w:t>
     </w:r>
-    <w:r w:rsidR="003603CC">
+    <w:r w:rsidR="005E7EF9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/006</w:t>
+      <w:t>/002</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00C4330B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2929,150 +2886,157 @@
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00025570"/>
     <w:rsid w:val="00051B96"/>
     <w:rsid w:val="00051C68"/>
     <w:rsid w:val="00052556"/>
+    <w:rsid w:val="00057766"/>
     <w:rsid w:val="00085709"/>
     <w:rsid w:val="00097031"/>
     <w:rsid w:val="000B33F0"/>
     <w:rsid w:val="000D1A84"/>
     <w:rsid w:val="000F6DF4"/>
     <w:rsid w:val="001356B5"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001669DF"/>
+    <w:rsid w:val="0017202F"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="00185F6B"/>
+    <w:rsid w:val="001D5603"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00226D17"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="00264E7D"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002801F0"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002B089A"/>
     <w:rsid w:val="002B2A72"/>
     <w:rsid w:val="002C7CD2"/>
     <w:rsid w:val="00351AAA"/>
     <w:rsid w:val="003603CC"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="003F7BE2"/>
     <w:rsid w:val="00422CAB"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00473F89"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="004B6FC6"/>
     <w:rsid w:val="004E639F"/>
     <w:rsid w:val="004F5932"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="005723C8"/>
     <w:rsid w:val="005B1090"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005E241C"/>
+    <w:rsid w:val="005E7EF9"/>
     <w:rsid w:val="005F5591"/>
     <w:rsid w:val="006037B2"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="00642F20"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="006656B7"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006B7085"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="007604B4"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="007D154F"/>
     <w:rsid w:val="008130BB"/>
+    <w:rsid w:val="008478EC"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="00897EB7"/>
     <w:rsid w:val="008A282E"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008C691E"/>
     <w:rsid w:val="008C6DDB"/>
     <w:rsid w:val="008E4744"/>
     <w:rsid w:val="009151EB"/>
     <w:rsid w:val="00934C03"/>
     <w:rsid w:val="00935B02"/>
     <w:rsid w:val="00954EF8"/>
     <w:rsid w:val="0096714D"/>
     <w:rsid w:val="0097312D"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="00986521"/>
     <w:rsid w:val="00986674"/>
     <w:rsid w:val="00995491"/>
+    <w:rsid w:val="00995C9F"/>
     <w:rsid w:val="009968BC"/>
     <w:rsid w:val="009D3CD0"/>
     <w:rsid w:val="00A04955"/>
     <w:rsid w:val="00A12CA9"/>
     <w:rsid w:val="00A13D39"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A51030"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A639B3"/>
     <w:rsid w:val="00AA7D3C"/>
     <w:rsid w:val="00AD02D6"/>
     <w:rsid w:val="00AF11F5"/>
     <w:rsid w:val="00B05708"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B67C38"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD6CEB"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BD7C56"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C00920"/>
+    <w:rsid w:val="00C4330B"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C62D2F"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C806EF"/>
     <w:rsid w:val="00C9345B"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CC71BE"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D571D7"/>
     <w:rsid w:val="00D85AE1"/>
     <w:rsid w:val="00E522F0"/>
     <w:rsid w:val="00E6758C"/>
     <w:rsid w:val="00E67B5F"/>
     <w:rsid w:val="00E77983"/>
     <w:rsid w:val="00E816F4"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EA7F39"/>
     <w:rsid w:val="00F1610C"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F614E8"/>
@@ -3753,59 +3717,60 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="000B33F0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ne-NP"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4054,66 +4019,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27662F1C-423F-4DA4-904E-5E5F71EB1FC0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2CF9976-61AF-46E4-9355-79D08D5331E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>354</Words>
   <Characters>2021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>