--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -7,51 +7,54 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="3E6CC7AC" w14:textId="4ACFD5F2" w:rsidR="00C450C1" w:rsidRDefault="00C450C1" w:rsidP="003E4C6C"/>
+    <w:p w14:paraId="3E6CC7AC" w14:textId="4ACFD5F2" w:rsidR="00C450C1" w:rsidRDefault="00C450C1" w:rsidP="003E4C6C">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:p w14:paraId="224F7697" w14:textId="743C624F" w:rsidR="00137C7B" w:rsidRPr="0044616D" w:rsidRDefault="0044616D" w:rsidP="005E7E86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044616D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Application Form for Battery</w:t>
       </w:r>
       <w:r w:rsidR="00E7052F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
@@ -112,141 +115,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Capacity:</w:t>
             </w:r>
             <w:r w:rsidR="00F365F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text1"/>
-[...89 lines deleted...]
-            <w:bookmarkStart w:id="1" w:name="Text2"/>
+            <w:bookmarkStart w:id="1" w:name="Text1"/>
             <w:r w:rsidR="00F365F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00F365F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00F365F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00F365F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
@@ -271,50 +184,142 @@
             </w:r>
             <w:r w:rsidR="00F365F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F365F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F365F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ah@C</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text2"/>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F365F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A450507" w14:textId="77777777" w:rsidR="00191FF4" w:rsidRPr="00666D25" w:rsidRDefault="00666D25" w:rsidP="00191FF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7890"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To,</w:t>
       </w:r>
       <w:r w:rsidR="00191FF4">
         <w:rPr>
           <w:b/>
@@ -438,56 +443,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00666D25">
         <w:t xml:space="preserve">Duly filled reception form of Battery </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F93C80B" w14:textId="7C266EE6" w:rsidR="00666D25" w:rsidRDefault="00666D25" w:rsidP="00666D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00666D25">
         <w:t>Catalo</w:t>
       </w:r>
       <w:r w:rsidR="00CB4F3F">
-        <w:t>gue and T</w:t>
-[...4 lines deleted...]
-        <w:t>echnical Datasheet</w:t>
+        <w:t>gue and Technical Datasheet</w:t>
       </w:r>
       <w:r w:rsidRPr="00666D25">
         <w:t xml:space="preserve"> of Battery provided by manufacturer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610922E0" w14:textId="368BE44F" w:rsidR="00CB5B40" w:rsidRPr="00666D25" w:rsidRDefault="00CB5B40" w:rsidP="00666D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>International Test Certificates (if any)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E150D83" w14:textId="36EE5603" w:rsidR="00666D25" w:rsidRDefault="00666D25" w:rsidP="00666D25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -656,58 +656,58 @@
       <w:r w:rsidRPr="00666D25">
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74146D9B" w14:textId="1B7BC456" w:rsidR="00137C7B" w:rsidRDefault="00137C7B" w:rsidP="00137C7B"/>
     <w:p w14:paraId="7627E025" w14:textId="77777777" w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidRDefault="00CB2436" w:rsidP="00137C7B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62AF2BB1" w14:textId="77777777" w:rsidR="00B92B6F" w:rsidRDefault="00B92B6F" w:rsidP="0098113F">
+    <w:p w14:paraId="2144D7DE" w14:textId="77777777" w:rsidR="00DA6814" w:rsidRDefault="00DA6814" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37F2AB32" w14:textId="77777777" w:rsidR="00B92B6F" w:rsidRDefault="00B92B6F" w:rsidP="0098113F">
+    <w:p w14:paraId="2834461C" w14:textId="77777777" w:rsidR="00DA6814" w:rsidRDefault="00DA6814" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -785,134 +785,134 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CB4F3F">
+    <w:r w:rsidR="007F5A3C">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CB4F3F">
+    <w:r w:rsidR="007F5A3C">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05DEB28B" w14:textId="77777777" w:rsidR="00B92B6F" w:rsidRDefault="00B92B6F" w:rsidP="0098113F">
+    <w:p w14:paraId="08C526A9" w14:textId="77777777" w:rsidR="00DA6814" w:rsidRDefault="00DA6814" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="463D51A4" w14:textId="77777777" w:rsidR="00B92B6F" w:rsidRDefault="00B92B6F" w:rsidP="0098113F">
+    <w:p w14:paraId="64BB97B4" w14:textId="77777777" w:rsidR="00DA6814" w:rsidRDefault="00DA6814" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2D03B0B0" w14:textId="5A671CC0" w:rsidR="00551892" w:rsidRPr="007F75DE" w:rsidRDefault="007F75DE" w:rsidP="007F75DE">
+  <w:p w14:paraId="2D03B0B0" w14:textId="32213B85" w:rsidR="00551892" w:rsidRPr="007F75DE" w:rsidRDefault="007F75DE" w:rsidP="007F75DE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="7560"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00694537">
       <w:rPr>
@@ -952,62 +952,52 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="40728C7C" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="4E58ADA9" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="6FB5D0F3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -1082,96 +1072,173 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Effective Date</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0044616D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RETS/TCH/BATT/</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="003D1F3A">
+      <w:t>RETS/TCH/BATT</w:t>
+    </w:r>
+    <w:r w:rsidR="005145FF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>AFOTB</w:t>
+      <w:t>ERY</w:t>
+    </w:r>
+    <w:r w:rsidR="0044616D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00820C51">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>AF</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD18D7">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="003D1F3A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>B</w:t>
+    </w:r>
+    <w:r w:rsidR="00820C51">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>T</w:t>
     </w:r>
     <w:r w:rsidR="00837FDF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/001</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="005145FF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
@@ -1377,179 +1444,190 @@
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00001B45"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="0006053E"/>
+    <w:rsid w:val="000C64D2"/>
     <w:rsid w:val="000C6CED"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="00191FF4"/>
     <w:rsid w:val="001E0905"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="002314AF"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002975B1"/>
     <w:rsid w:val="003303CF"/>
     <w:rsid w:val="00352E83"/>
+    <w:rsid w:val="00361D0E"/>
     <w:rsid w:val="00385022"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003A3728"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D1F3A"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="00430C97"/>
     <w:rsid w:val="0044616D"/>
     <w:rsid w:val="00447F21"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="004C2B4A"/>
+    <w:rsid w:val="005145FF"/>
     <w:rsid w:val="00517114"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="005E7E86"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="0061305C"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00666D25"/>
     <w:rsid w:val="0067036C"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00690298"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="007618D4"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00765346"/>
+    <w:rsid w:val="007F5A3C"/>
     <w:rsid w:val="007F75DE"/>
     <w:rsid w:val="008029EA"/>
     <w:rsid w:val="008114A5"/>
     <w:rsid w:val="008130BB"/>
+    <w:rsid w:val="00820C51"/>
     <w:rsid w:val="00837FDF"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="00872750"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008E4DDC"/>
+    <w:rsid w:val="009163FB"/>
     <w:rsid w:val="00972811"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="00984B7D"/>
     <w:rsid w:val="00984BF8"/>
     <w:rsid w:val="0099522A"/>
     <w:rsid w:val="00A3153C"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A90F3A"/>
     <w:rsid w:val="00AB2373"/>
     <w:rsid w:val="00AE69D6"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B87E23"/>
     <w:rsid w:val="00B92B6F"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD6541"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00CA104E"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CB4F3F"/>
     <w:rsid w:val="00CB5B40"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D953E3"/>
+    <w:rsid w:val="00DA6814"/>
     <w:rsid w:val="00E020FB"/>
     <w:rsid w:val="00E7052F"/>
     <w:rsid w:val="00E7113D"/>
     <w:rsid w:val="00EA61C4"/>
+    <w:rsid w:val="00EE54CB"/>
     <w:rsid w:val="00F04ED0"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F365F6"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
+    <w:rsid w:val="00FD18D7"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
     <w:rsid w:val="00FE36A3"/>
     <w:rsid w:val="00FE4C0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2167,50 +2245,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2468,66 +2547,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED71ACBE-A80A-4191-9437-7712B6D7C287}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF84E327-14E0-4B13-903B-A0B31F41602A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>239</Words>
   <Characters>1364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>