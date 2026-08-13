--- v1 (2026-01-30)
+++ v2 (2026-08-13)
@@ -21,50 +21,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00124A25" w:rsidRPr="00315614" w:rsidRDefault="00124A25" w:rsidP="00B71629">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
           <w:tab w:val="left" w:pos="3705"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00137C7B" w:rsidRPr="004C40E3" w:rsidRDefault="00287950" w:rsidP="00B71629">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
           <w:tab w:val="left" w:pos="3705"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C40E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Form for Product Introduction Test </w:t>
       </w:r>
       <w:r w:rsidR="002335E6" w:rsidRPr="004C40E3">
         <w:rPr>
           <w:b/>
@@ -142,143 +144,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>Capacity:</w:t>
             </w:r>
             <w:r w:rsidR="00BE2E4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE2E4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text1"/>
-[...91 lines deleted...]
-            <w:bookmarkStart w:id="1" w:name="Text2"/>
+            <w:bookmarkStart w:id="1" w:name="Text1"/>
             <w:r w:rsidR="00BE2E4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00BE2E4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00BE2E4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BE2E4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
@@ -303,50 +213,142 @@
             </w:r>
             <w:r w:rsidR="00BE2E4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BE2E4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BE2E4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ah@C</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text2"/>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2E4E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00032716" w:rsidRPr="004C40E3" w:rsidRDefault="006B6CFD" w:rsidP="00EB5D00">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6630"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C40E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="00EB5D00" w:rsidRPr="004C40E3">
         <w:rPr>
           <w:b/>
@@ -679,76 +681,74 @@
       <w:r w:rsidRPr="004C40E3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C40E3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C40E3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C40E3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C40E3">
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="006B6CFD" w:rsidRPr="004C40E3">
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="006B6CFD" w:rsidRPr="004C40E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00346069">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1282" w:right="1152" w:bottom="461" w:left="1440" w:header="43" w:footer="230" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00590054" w:rsidRDefault="00590054" w:rsidP="0098113F">
+    <w:p w:rsidR="0066645C" w:rsidRDefault="0066645C" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00590054" w:rsidRDefault="00590054" w:rsidP="0098113F">
+    <w:p w:rsidR="0066645C" w:rsidRDefault="0066645C" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -833,245 +833,236 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004C40E3">
+    <w:r w:rsidR="00E17D90">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004C40E3">
+    <w:r w:rsidR="00E17D90">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00590054" w:rsidRDefault="00590054" w:rsidP="0098113F">
+    <w:p w:rsidR="0066645C" w:rsidRDefault="0066645C" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00590054" w:rsidRDefault="00590054" w:rsidP="0098113F">
+    <w:p w:rsidR="0066645C" w:rsidRDefault="0066645C" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00551892" w:rsidRDefault="00B71629" w:rsidP="00B71629">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="167FB96C" wp14:editId="3CF9195C">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="152A64BD" wp14:editId="16676F6B">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="7" name="Picture 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00B71629">
-[...7 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B4EAFF2" wp14:editId="54C0A25E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="192A1DA9" wp14:editId="7FC0A24D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-295275</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>205740</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6400800" cy="0"/>
               <wp:effectExtent l="0" t="38100" r="0" b="38100"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Straight Connector 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6400800" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="76200">
@@ -1156,96 +1147,173 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="002B69AF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>TCH</w:t>
     </w:r>
     <w:r w:rsidR="00326245">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/BATT/AFBPIT</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00FB5EE9">
+      <w:t>/BATT</w:t>
+    </w:r>
+    <w:r w:rsidR="00641E39">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>DCB</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="0031314D">
+      <w:t>ERY</w:t>
+    </w:r>
+    <w:r w:rsidR="00326245">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/002</w:t>
+      <w:t>/AF</w:t>
+    </w:r>
+    <w:r w:rsidR="00AC7F8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="00B64D49">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>PI</w:t>
+    </w:r>
+    <w:r w:rsidR="00AC7F8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>T</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB5EE9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>B</w:t>
+    </w:r>
+    <w:r w:rsidR="00AC7F8A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/003</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00641E39">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D01E871C"/>
     <w:lvl w:ilvl="0" w:tplc="ABFA45E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
@@ -1487,50 +1555,51 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001367C"/>
     <w:rsid w:val="00014BBE"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00032716"/>
     <w:rsid w:val="00075B37"/>
     <w:rsid w:val="0009211D"/>
     <w:rsid w:val="00097A6F"/>
     <w:rsid w:val="000E5623"/>
     <w:rsid w:val="00124A25"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="00150FD5"/>
     <w:rsid w:val="00156065"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
+    <w:rsid w:val="00173DBD"/>
     <w:rsid w:val="00197690"/>
     <w:rsid w:val="001A5646"/>
     <w:rsid w:val="001B37BD"/>
     <w:rsid w:val="001B492D"/>
     <w:rsid w:val="001D3D24"/>
     <w:rsid w:val="001E02C1"/>
     <w:rsid w:val="001E7E1A"/>
     <w:rsid w:val="00204012"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="002335E6"/>
     <w:rsid w:val="00245D9C"/>
     <w:rsid w:val="00251F6C"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="00287950"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002B69AF"/>
     <w:rsid w:val="002E3B8C"/>
     <w:rsid w:val="003037CA"/>
     <w:rsid w:val="0031314D"/>
     <w:rsid w:val="00315614"/>
     <w:rsid w:val="00326245"/>
     <w:rsid w:val="003451BC"/>
@@ -1544,149 +1613,157 @@
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="00417310"/>
     <w:rsid w:val="004372EF"/>
     <w:rsid w:val="004409FA"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00461866"/>
     <w:rsid w:val="00480D4A"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="004B3350"/>
     <w:rsid w:val="004B7279"/>
     <w:rsid w:val="004C40E3"/>
     <w:rsid w:val="004E42BE"/>
     <w:rsid w:val="0052219C"/>
     <w:rsid w:val="005268F5"/>
     <w:rsid w:val="00541905"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="00566DE6"/>
     <w:rsid w:val="00590054"/>
     <w:rsid w:val="0059155F"/>
     <w:rsid w:val="005A26F3"/>
     <w:rsid w:val="005A45E5"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005B6BCD"/>
+    <w:rsid w:val="005C160A"/>
     <w:rsid w:val="005D558C"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
+    <w:rsid w:val="00641E39"/>
     <w:rsid w:val="00644C05"/>
     <w:rsid w:val="0065398F"/>
+    <w:rsid w:val="0066645C"/>
     <w:rsid w:val="0068169C"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="00694BF5"/>
     <w:rsid w:val="006B6CFD"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00710C6C"/>
     <w:rsid w:val="00726539"/>
     <w:rsid w:val="007322E7"/>
     <w:rsid w:val="00733EBE"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00736B8A"/>
     <w:rsid w:val="00736D38"/>
     <w:rsid w:val="00743A8A"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="007777CA"/>
     <w:rsid w:val="0079010E"/>
     <w:rsid w:val="007A41A0"/>
     <w:rsid w:val="007C034F"/>
     <w:rsid w:val="008029CC"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="0081605B"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00863945"/>
     <w:rsid w:val="00867C4C"/>
+    <w:rsid w:val="008857E4"/>
     <w:rsid w:val="008B3975"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008D34F3"/>
     <w:rsid w:val="008F2A5C"/>
     <w:rsid w:val="008F63CE"/>
     <w:rsid w:val="00913D20"/>
     <w:rsid w:val="00924451"/>
     <w:rsid w:val="0095778D"/>
     <w:rsid w:val="009674AB"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="009C6455"/>
     <w:rsid w:val="009D77FE"/>
     <w:rsid w:val="009E55C2"/>
     <w:rsid w:val="00A04476"/>
     <w:rsid w:val="00A22A28"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A4482A"/>
     <w:rsid w:val="00A576D1"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A72A13"/>
     <w:rsid w:val="00A744D3"/>
+    <w:rsid w:val="00AC7F8A"/>
     <w:rsid w:val="00AD566A"/>
     <w:rsid w:val="00AF6C32"/>
     <w:rsid w:val="00B046B7"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B252D1"/>
     <w:rsid w:val="00B30280"/>
     <w:rsid w:val="00B40A85"/>
+    <w:rsid w:val="00B64D49"/>
     <w:rsid w:val="00B70E1F"/>
     <w:rsid w:val="00B71629"/>
     <w:rsid w:val="00B8137C"/>
     <w:rsid w:val="00B91F9E"/>
     <w:rsid w:val="00BB1FB4"/>
     <w:rsid w:val="00BB5D02"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00BE2E4E"/>
     <w:rsid w:val="00BE3DDB"/>
     <w:rsid w:val="00C101E4"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00CA4CE8"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CB7661"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00CE6542"/>
     <w:rsid w:val="00CF7284"/>
     <w:rsid w:val="00D05594"/>
     <w:rsid w:val="00D1177B"/>
     <w:rsid w:val="00D170B8"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D239D1"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D5155E"/>
     <w:rsid w:val="00D55EB1"/>
     <w:rsid w:val="00D81B64"/>
     <w:rsid w:val="00D87945"/>
     <w:rsid w:val="00D92EC9"/>
     <w:rsid w:val="00DC495A"/>
     <w:rsid w:val="00DD10FA"/>
+    <w:rsid w:val="00DE0BC2"/>
     <w:rsid w:val="00E00C9D"/>
     <w:rsid w:val="00E14293"/>
+    <w:rsid w:val="00E17D90"/>
     <w:rsid w:val="00E44C2C"/>
     <w:rsid w:val="00E56F2A"/>
     <w:rsid w:val="00E62738"/>
     <w:rsid w:val="00E71B5D"/>
     <w:rsid w:val="00E83812"/>
     <w:rsid w:val="00E8705F"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EB2E62"/>
     <w:rsid w:val="00EB5D00"/>
     <w:rsid w:val="00EC479A"/>
     <w:rsid w:val="00EC64AD"/>
     <w:rsid w:val="00F12E82"/>
     <w:rsid w:val="00F17C3C"/>
     <w:rsid w:val="00F2303C"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F4229C"/>
     <w:rsid w:val="00F66A59"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00F86A96"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FB5EE9"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FD6C87"/>
@@ -2325,50 +2402,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2626,66 +2704,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DAD8327-6874-4C4C-AD87-E597B38FDF4B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36BCA700-64B1-438D-8F14-D1879A7FFD47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>331</Words>
   <Characters>1892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>