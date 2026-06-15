--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -1,74 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="7945047B" w14:textId="77777777" w:rsidR="00DA64C3" w:rsidRPr="00CE2E21" w:rsidRDefault="00DA64C3" w:rsidP="00682B41">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="224F7697" w14:textId="3EFA6870" w:rsidR="00137C7B" w:rsidRPr="00360B82" w:rsidRDefault="00703C28" w:rsidP="00E32FE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360B82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Form for Random Sampling Test </w:t>
       </w:r>
       <w:r w:rsidR="007E0089">
@@ -1054,165 +1052,165 @@
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AE12E5C" w14:textId="77777777" w:rsidR="00BE0606" w:rsidRPr="00044B79" w:rsidRDefault="00BE0606" w:rsidP="00BE0606"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3724" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1AF53554" w14:textId="20C4A2DB" w:rsidR="00BE0606" w:rsidRDefault="00BE0606" w:rsidP="00BE0606">
             <w:r>
               <w:t xml:space="preserve">Nominal Capacity: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text1"/>
+            <w:bookmarkStart w:id="1" w:name="Text1"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:t xml:space="preserve"> Ah @ C……</w:t>
             </w:r>
             <w:r w:rsidR="00C41043">
               <w:t>…</w:t>
             </w:r>
             <w:r>
               <w:t>@ ……</w:t>
             </w:r>
             <w:r w:rsidR="00C41043">
               <w:t>..</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t>°C</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A25671C" w14:textId="5EDBA075" w:rsidR="00BE0606" w:rsidRPr="00044B79" w:rsidRDefault="00BE0606" w:rsidP="00BE0606">
             <w:r>
               <w:t xml:space="preserve">Nominal Voltage:   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text2"/>
+            <w:bookmarkStart w:id="2" w:name="Text2"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:t xml:space="preserve"> V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE0606" w14:paraId="027CF5AC" w14:textId="77777777" w:rsidTr="00EF4CC2">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5999EFEE" w14:textId="77777777" w:rsidR="00BE0606" w:rsidRPr="00044B79" w:rsidRDefault="00BE0606" w:rsidP="00BE0606"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3724" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01966A69" w14:textId="6B2C05F3" w:rsidR="00BE0606" w:rsidRPr="00044B79" w:rsidRDefault="00BE0606" w:rsidP="00BE0606">
             <w:r w:rsidRPr="00044B79">
@@ -1520,80 +1518,74 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6495"/>
         </w:tabs>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signature: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC2BEA5" w14:textId="77777777" w:rsidR="008546EB" w:rsidRDefault="008546EB" w:rsidP="00883471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6495"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B967D9E" w14:textId="16871228" w:rsidR="00CB2436" w:rsidRPr="00D87F72" w:rsidRDefault="00CB2436" w:rsidP="00D03025">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00D87F72" w:rsidSect="00FD42B9">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="281388E5" w14:textId="77777777" w:rsidR="00F635FC" w:rsidRDefault="00F635FC" w:rsidP="0098113F">
+    <w:p w14:paraId="7AA55A13" w14:textId="77777777" w:rsidR="00572271" w:rsidRDefault="00572271" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5325D00C" w14:textId="77777777" w:rsidR="00F635FC" w:rsidRDefault="00F635FC" w:rsidP="0098113F">
+    <w:p w14:paraId="4DD00DD5" w14:textId="77777777" w:rsidR="00572271" w:rsidRDefault="00572271" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1629,213 +1621,183 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="6C8E2FB4" w14:textId="77777777" w:rsidR="00ED553B" w:rsidRDefault="00ED553B">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006E31C7">
+    <w:r w:rsidR="003F56AC">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00694537">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00694537">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00694537">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00694537">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00694537">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="003F56AC">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00694537">
-[...51 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40E8D4B0" w14:textId="77777777" w:rsidR="00F635FC" w:rsidRDefault="00F635FC" w:rsidP="0098113F">
+    <w:p w14:paraId="7F7DF30A" w14:textId="77777777" w:rsidR="00572271" w:rsidRDefault="00572271" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52388CB5" w14:textId="77777777" w:rsidR="00F635FC" w:rsidRDefault="00F635FC" w:rsidP="0098113F">
+    <w:p w14:paraId="795F33DE" w14:textId="77777777" w:rsidR="00572271" w:rsidRDefault="00572271" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="45272AF7" w14:textId="77777777" w:rsidR="00ED553B" w:rsidRDefault="00ED553B">
-[...9 lines deleted...]
-  <w:p w14:paraId="2D03B0B0" w14:textId="7D80DF18" w:rsidR="00551892" w:rsidRDefault="006E1321" w:rsidP="006E1321">
+  <w:p w14:paraId="2D03B0B0" w14:textId="5553CB56" w:rsidR="00551892" w:rsidRDefault="006E1321" w:rsidP="006E1321">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
@@ -1869,61 +1831,52 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="006E1321">
-[...7 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="07250F22" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="47E0ED3E" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="541F6D66">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -2031,118 +1984,174 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="001213C7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>TCH</w:t>
     </w:r>
     <w:r w:rsidR="0050197C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/BATT/AF</w:t>
+      <w:t>/BATT</w:t>
     </w:r>
-    <w:r w:rsidR="00ED553B">
+    <w:r w:rsidR="00210F9B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RST</w:t>
+      <w:t>ERY</w:t>
     </w:r>
     <w:r w:rsidR="0050197C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>DCB</w:t>
+      <w:t>/AF</w:t>
     </w:r>
-    <w:r w:rsidR="00ED553B">
+    <w:r w:rsidR="0016216F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/003</w:t>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="00135ED3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>RS</w:t>
+    </w:r>
+    <w:r w:rsidR="0016216F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>T</w:t>
+    </w:r>
+    <w:r w:rsidR="0050197C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>B</w:t>
+    </w:r>
+    <w:r w:rsidR="0016216F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/004</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00210F9B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2378,161 +2387,171 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="000049CF"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="000124E5"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00017940"/>
     <w:rsid w:val="000313E4"/>
     <w:rsid w:val="00044B79"/>
     <w:rsid w:val="000B230A"/>
     <w:rsid w:val="000E33D9"/>
     <w:rsid w:val="001213C7"/>
     <w:rsid w:val="001228C5"/>
     <w:rsid w:val="00130A7D"/>
+    <w:rsid w:val="00135ED3"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="0015230E"/>
+    <w:rsid w:val="0016216F"/>
     <w:rsid w:val="00166775"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="001908CF"/>
     <w:rsid w:val="00192B90"/>
     <w:rsid w:val="001A1BF7"/>
     <w:rsid w:val="001C494E"/>
+    <w:rsid w:val="00210F9B"/>
     <w:rsid w:val="0021702F"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00232545"/>
     <w:rsid w:val="00235ECE"/>
     <w:rsid w:val="00240B3A"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="00257A5F"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002746B9"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="00294B46"/>
     <w:rsid w:val="002B7020"/>
     <w:rsid w:val="002D6159"/>
     <w:rsid w:val="002F29D9"/>
     <w:rsid w:val="00315900"/>
     <w:rsid w:val="0032503B"/>
     <w:rsid w:val="00327116"/>
     <w:rsid w:val="00334310"/>
     <w:rsid w:val="003354AA"/>
     <w:rsid w:val="00335A08"/>
     <w:rsid w:val="00345BA7"/>
     <w:rsid w:val="00360B82"/>
     <w:rsid w:val="00362B3E"/>
     <w:rsid w:val="00382E5F"/>
     <w:rsid w:val="00397BEC"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003A682D"/>
     <w:rsid w:val="003C0487"/>
     <w:rsid w:val="003C204A"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003C6861"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003E5C64"/>
+    <w:rsid w:val="003F56AC"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="00426BBE"/>
     <w:rsid w:val="00437D05"/>
     <w:rsid w:val="00442E89"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="00484BB1"/>
     <w:rsid w:val="004A2278"/>
     <w:rsid w:val="004A38E6"/>
     <w:rsid w:val="004B7438"/>
     <w:rsid w:val="004C1232"/>
     <w:rsid w:val="004F29E3"/>
     <w:rsid w:val="004F6DE0"/>
     <w:rsid w:val="0050197C"/>
     <w:rsid w:val="005038D7"/>
+    <w:rsid w:val="00506B2C"/>
     <w:rsid w:val="00523696"/>
     <w:rsid w:val="00536AAB"/>
     <w:rsid w:val="00541DE7"/>
     <w:rsid w:val="00551892"/>
+    <w:rsid w:val="00572271"/>
     <w:rsid w:val="00585BDA"/>
     <w:rsid w:val="00593566"/>
     <w:rsid w:val="0059710A"/>
     <w:rsid w:val="005A1F88"/>
     <w:rsid w:val="005B009E"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005C29FD"/>
     <w:rsid w:val="005D1825"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00620B13"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="00625241"/>
     <w:rsid w:val="00626FB5"/>
     <w:rsid w:val="00627153"/>
     <w:rsid w:val="00646DB0"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00667F9E"/>
     <w:rsid w:val="00682B41"/>
     <w:rsid w:val="00683AE7"/>
+    <w:rsid w:val="00694277"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006A122E"/>
     <w:rsid w:val="006E1321"/>
     <w:rsid w:val="006E31C7"/>
+    <w:rsid w:val="006E5D3A"/>
     <w:rsid w:val="006E6DCA"/>
     <w:rsid w:val="006F41B7"/>
     <w:rsid w:val="00702773"/>
     <w:rsid w:val="00703C28"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00721F80"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="007369C5"/>
     <w:rsid w:val="00745ED1"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00760257"/>
     <w:rsid w:val="00760E62"/>
     <w:rsid w:val="00761FF9"/>
     <w:rsid w:val="007628D3"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00764CA1"/>
     <w:rsid w:val="00774BD3"/>
     <w:rsid w:val="0077770C"/>
     <w:rsid w:val="00787C66"/>
+    <w:rsid w:val="00797DA4"/>
     <w:rsid w:val="007E0089"/>
     <w:rsid w:val="0081264B"/>
     <w:rsid w:val="008130BB"/>
+    <w:rsid w:val="00832AC9"/>
     <w:rsid w:val="00834522"/>
     <w:rsid w:val="00842AA2"/>
     <w:rsid w:val="00852619"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="008546EB"/>
     <w:rsid w:val="0085690D"/>
     <w:rsid w:val="00861DB6"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="00883471"/>
     <w:rsid w:val="00885C85"/>
     <w:rsid w:val="008B0114"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008E6140"/>
     <w:rsid w:val="008F4F86"/>
     <w:rsid w:val="00902CF4"/>
     <w:rsid w:val="00904AB2"/>
     <w:rsid w:val="00906801"/>
     <w:rsid w:val="00911E19"/>
     <w:rsid w:val="00912D58"/>
     <w:rsid w:val="00914A98"/>
     <w:rsid w:val="00924D6F"/>
     <w:rsid w:val="00935AF1"/>
     <w:rsid w:val="00964D17"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="00991B78"/>
@@ -2579,50 +2598,51 @@
     <w:rsid w:val="00CB729F"/>
     <w:rsid w:val="00CC0957"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00CD6DE4"/>
     <w:rsid w:val="00CE2E21"/>
     <w:rsid w:val="00D03025"/>
     <w:rsid w:val="00D130DF"/>
     <w:rsid w:val="00D179EC"/>
     <w:rsid w:val="00D2017E"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D34D9E"/>
     <w:rsid w:val="00D363C9"/>
     <w:rsid w:val="00D43F67"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D62040"/>
     <w:rsid w:val="00D6389E"/>
     <w:rsid w:val="00D83D97"/>
     <w:rsid w:val="00D87F72"/>
     <w:rsid w:val="00DA5F15"/>
     <w:rsid w:val="00DA64C3"/>
     <w:rsid w:val="00E0182C"/>
     <w:rsid w:val="00E1537E"/>
     <w:rsid w:val="00E25A1A"/>
     <w:rsid w:val="00E262C0"/>
+    <w:rsid w:val="00E264B2"/>
     <w:rsid w:val="00E32FE0"/>
     <w:rsid w:val="00E33941"/>
     <w:rsid w:val="00E44D47"/>
     <w:rsid w:val="00E45A37"/>
     <w:rsid w:val="00E54288"/>
     <w:rsid w:val="00E72BBE"/>
     <w:rsid w:val="00E90611"/>
     <w:rsid w:val="00EA2D38"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00ED553B"/>
     <w:rsid w:val="00EE1F27"/>
     <w:rsid w:val="00EF09A7"/>
     <w:rsid w:val="00EF4B08"/>
     <w:rsid w:val="00EF4CC2"/>
     <w:rsid w:val="00EF690C"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F2418B"/>
     <w:rsid w:val="00F635FC"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F81D0A"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00F865FC"/>
     <w:rsid w:val="00F93AAF"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FA6F72"/>
@@ -3305,54 +3325,54 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ne-NP"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3601,77 +3621,77 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA3CFB8B-F501-45B8-B8B9-5D3341ABC532}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6691407B-B8EC-48E7-8D4A-108F133BF3DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>490</Words>
   <Characters>2795</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3279</CharactersWithSpaces>