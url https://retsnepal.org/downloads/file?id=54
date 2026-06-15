--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -16,50 +16,52 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="3E6CC7AC" w14:textId="3864310C" w:rsidR="00C450C1" w:rsidRPr="005B2F2E" w:rsidRDefault="007E65B3" w:rsidP="0099666A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Reception Form for</w:t>
       </w:r>
       <w:r w:rsidR="005B2F2E" w:rsidRPr="005B2F2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Battery</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -92,714 +94,714 @@
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DEB1664" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Manufacturer’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1EC6E148" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text26"/>
+            <w:bookmarkStart w:id="1" w:name="Text26"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="6AD80C60" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FCC4480" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Manufacturer’s Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A6CCBEC" w14:textId="614D729E" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="008C13F3" w:rsidP="00C93852">
             <w:r>
               <w:t>Mailing:</w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text27"/>
+            <w:bookmarkStart w:id="2" w:name="Text27"/>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="03F2EF6D" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D5FB170" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B270B8C" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Email:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text28"/>
+            <w:bookmarkStart w:id="3" w:name="Text28"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="4424211F" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19D7DBDA" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0919F6F7" w14:textId="05887563" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="008C13F3" w:rsidP="00C93852">
             <w:r>
               <w:t>Website:</w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text29"/>
+            <w:bookmarkStart w:id="4" w:name="Text29"/>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="5E87DDE0" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39176F5D" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Local Supplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5318191A" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text30"/>
+            <w:bookmarkStart w:id="5" w:name="Text30"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004875F7" w:rsidRPr="00C93852" w14:paraId="570082FB" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D57B5A4" w14:textId="77777777" w:rsidR="004875F7" w:rsidRPr="00C93852" w:rsidRDefault="004875F7" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Local Supplier's Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E01132" w14:textId="6AF0EE9E" w:rsidR="004875F7" w:rsidRPr="00C93852" w:rsidRDefault="008C13F3" w:rsidP="00C93852">
             <w:r>
               <w:t>Mailing:</w:t>
             </w:r>
             <w:r w:rsidR="004875F7" w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text31"/>
+            <w:bookmarkStart w:id="6" w:name="Text31"/>
             <w:r w:rsidR="004875F7" w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="004875F7" w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004875F7" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004875F7" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004875F7" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004875F7" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004875F7" w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004875F7" w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004875F7" w:rsidRPr="00C93852" w14:paraId="43DF2725" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49ADAC87" w14:textId="77777777" w:rsidR="004875F7" w:rsidRPr="00C93852" w:rsidRDefault="004875F7" w:rsidP="00C93852"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26C08C9D" w14:textId="77777777" w:rsidR="004875F7" w:rsidRPr="00C93852" w:rsidRDefault="004875F7" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Email:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text32"/>
+            <w:bookmarkStart w:id="7" w:name="Text32"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004875F7" w:rsidRPr="00C93852" w14:paraId="0145912D" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62ED948D" w14:textId="77777777" w:rsidR="004875F7" w:rsidRPr="00C93852" w:rsidRDefault="004875F7" w:rsidP="00C93852"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F68C475" w14:textId="6BC83154" w:rsidR="004875F7" w:rsidRPr="00C93852" w:rsidRDefault="004875F7" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Tel</w:t>
             </w:r>
             <w:r w:rsidR="005C166C">
               <w:t xml:space="preserve"> / Mobile</w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text33"/>
+            <w:bookmarkStart w:id="8" w:name="Text33"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004875F7" w:rsidRPr="00C93852" w14:paraId="5F487F0A" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27968252" w14:textId="77777777" w:rsidR="004875F7" w:rsidRPr="00C93852" w:rsidRDefault="004875F7" w:rsidP="00C93852"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54125B61" w14:textId="586A7CE6" w:rsidR="004875F7" w:rsidRPr="00C93852" w:rsidRDefault="004875F7" w:rsidP="00C93852">
             <w:r>
               <w:t xml:space="preserve">Contact Person: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text36"/>
+            <w:bookmarkStart w:id="9" w:name="Text36"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="12549E68" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64DF2890" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Manufactured</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="60240583" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
@@ -863,314 +865,314 @@
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003A7559">
               <w:t xml:space="preserve">  Imported</w:t>
             </w:r>
             <w:r w:rsidR="009D58C3">
               <w:t xml:space="preserve"> from </w:t>
             </w:r>
             <w:r w:rsidR="009D58C3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text37"/>
+            <w:bookmarkStart w:id="10" w:name="Text37"/>
             <w:r w:rsidR="009D58C3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009D58C3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009D58C3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009D58C3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009D58C3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009D58C3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009D58C3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009D58C3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="6CF1C662" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">  Locally purchased from </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text25"/>
+            <w:bookmarkStart w:id="11" w:name="Text25"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="0E902C24" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="534DB88C" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Brand / Model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="67ADB89C" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text34"/>
+            <w:bookmarkStart w:id="12" w:name="Text34"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="7B601580" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BFA1108" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Serial numbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="536C4356" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text35"/>
+            <w:bookmarkStart w:id="13" w:name="Text35"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="1C9A28C1" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3025D8D8" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Battery type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="36FCAE5C" w14:textId="79959F0D" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
@@ -1339,168 +1341,168 @@
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="433CD6BB" w14:textId="781CE579" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00145B2D">
             <w:r w:rsidRPr="00C93852">
               <w:t>Nominal capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0BFB8319" w14:textId="5368CCAB" w:rsidR="001D0BC1" w:rsidRDefault="00C93852" w:rsidP="007E65B3">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text1"/>
+            <w:bookmarkStart w:id="14" w:name="Text1"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidR="00145B2D">
               <w:t xml:space="preserve"> Ah @ </w:t>
             </w:r>
             <w:r w:rsidR="00A66DFF">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="001D0BC1">
               <w:t>…….</w:t>
             </w:r>
             <w:r w:rsidR="00145B2D">
               <w:t>@ …….</w:t>
             </w:r>
             <w:r w:rsidR="00145B2D" w:rsidRPr="00C93852">
               <w:t>°C</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6672A289" w14:textId="76B93EDE" w:rsidR="007E65B3" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="001D0BC1">
             <w:r w:rsidRPr="00C93852">
               <w:t>Tolerance</w:t>
             </w:r>
             <w:r w:rsidR="00023B85">
               <w:t xml:space="preserve">:   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve"> ± </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text2"/>
+            <w:bookmarkStart w:id="15" w:name="Text2"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve"> Ah</w:t>
             </w:r>
             <w:r w:rsidR="00781461">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00023B85">
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidR="00781461">
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r w:rsidR="00781461" w:rsidRPr="00C93852">
               <w:t xml:space="preserve">± </w:t>
             </w:r>
             <w:r w:rsidR="00781461" w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1650,91 +1652,91 @@
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">  Other: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text4"/>
+            <w:bookmarkStart w:id="16" w:name="Text4"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve"> V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="5473890A" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03052F5F" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Specific gravity of electrolyte corresponding to 100% SOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
@@ -1873,227 +1875,227 @@
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">  Other:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text3"/>
+            <w:bookmarkStart w:id="17" w:name="Text3"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="281B262B" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F5D30D4" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Operating temperature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="652719F1" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">Minimum:   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text5"/>
+            <w:bookmarkStart w:id="18" w:name="Text5"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">  °C</w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:tab/>
               <w:t xml:space="preserve">Maximum:   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text6"/>
+            <w:bookmarkStart w:id="19" w:name="Text6"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="19"/>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve"> °C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="155A5F4F" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3493FD83" w14:textId="22CFF5D0" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="002A7484" w:rsidP="00C93852">
             <w:r>
               <w:t>Battery V</w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t>oltage (</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">@100% </w:t>
             </w:r>
@@ -2185,91 +2187,91 @@
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">  Other:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text7"/>
+            <w:bookmarkStart w:id="20" w:name="Text7"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
             <w:r w:rsidRPr="00C93852">
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="626CE650" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="211D99A4" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Temperature coefficient of variation of capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
@@ -2364,168 +2366,168 @@
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">  Other:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text9"/>
+            <w:bookmarkStart w:id="21" w:name="Text9"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve"> %/°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="426ED264" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06CC6AF9" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Charge/Discharge Efficiency (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B30991D" w14:textId="1921AAD0" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text10"/>
+            <w:bookmarkStart w:id="22" w:name="Text10"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
             <w:r w:rsidR="00AD3AB7">
               <w:t xml:space="preserve"> % @ ……</w:t>
             </w:r>
             <w:r w:rsidR="00973432">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t>°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="43990210" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="308A0CB0" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Electrolyte Level Indicator</w:t>
             </w:r>
@@ -2625,91 +2627,91 @@
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF0FFB8" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Amount of electrolyte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3B8F22DD" w14:textId="08700446" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text11"/>
+            <w:bookmarkStart w:id="23" w:name="Text11"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
             <w:r w:rsidR="00C9661A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C9661A">
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="001D22F2">
               <w:t>iters</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C9661A">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t>ell</w:t>
             </w:r>
             <w:r w:rsidR="00C9661A">
               <w:t xml:space="preserve"> (if Applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00973432" w:rsidRPr="00C93852" w14:paraId="5DD5A938" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
@@ -3027,91 +3029,91 @@
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">  Other: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text12"/>
+            <w:bookmarkStart w:id="24" w:name="Text12"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="496D1C7D" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72638F67" w14:textId="77B1D612" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00312FD0" w:rsidP="00C93852">
             <w:r>
               <w:t xml:space="preserve">Need of </w:t>
             </w:r>
             <w:r w:rsidR="00C93852" w:rsidRPr="00C93852">
               <w:t>Maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
@@ -3180,348 +3182,348 @@
               <w:t>Perf</w:t>
             </w:r>
             <w:r w:rsidR="00D06BC6">
               <w:t xml:space="preserve">ormance guarantee in cycles </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3473F669" w14:textId="7C170D1D" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">80% depth of discharge:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text16"/>
+            <w:bookmarkStart w:id="25" w:name="Text16"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="25"/>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve"> cycles</w:t>
             </w:r>
             <w:r w:rsidR="009525B6">
               <w:t xml:space="preserve"> @ ......</w:t>
             </w:r>
             <w:r w:rsidR="009525B6" w:rsidRPr="00C93852">
               <w:t>°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C93852" w:rsidRPr="00C93852" w14:paraId="7322A32C" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0806A01A" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t>Additional description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1E81BF73" w14:textId="77777777" w:rsidR="009407DF" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">Positive plate:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text17"/>
+            <w:bookmarkStart w:id="26" w:name="Text17"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79517970" w14:textId="5B8958F7" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">Negative plate:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text18"/>
+            <w:bookmarkStart w:id="27" w:name="Text18"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="45ACA65D" w14:textId="2397BF42" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">Separator:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text20"/>
+            <w:bookmarkStart w:id="28" w:name="Text20"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
           <w:p w14:paraId="0B7719BA" w14:textId="77777777" w:rsidR="00C93852" w:rsidRPr="00C93852" w:rsidRDefault="00C93852" w:rsidP="00C93852">
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">Terminal Post: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text21"/>
+            <w:bookmarkStart w:id="29" w:name="Text21"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E115EF" w:rsidRPr="00C93852" w14:paraId="40862C1D" w14:textId="77777777" w:rsidTr="00C93852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1863" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="078EBBA1" w14:textId="7CEFF3DB" w:rsidR="00E115EF" w:rsidRPr="00C93852" w:rsidRDefault="00E115EF" w:rsidP="00E115EF">
             <w:r w:rsidRPr="00C93852">
               <w:t>International test certificates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09C0B255" w14:textId="1C6B1026" w:rsidR="00E115EF" w:rsidRPr="00C93852" w:rsidRDefault="00E115EF" w:rsidP="00E115EF">
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
@@ -3533,91 +3535,91 @@
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">  Yes (Specify: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text13"/>
+            <w:bookmarkStart w:id="30" w:name="Text13"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="30"/>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">)               </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
@@ -3698,91 +3700,91 @@
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text22"/>
+            <w:bookmarkStart w:id="31" w:name="Text22"/>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="31"/>
             <w:r>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  Others</w:t>
@@ -3940,76 +3942,74 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000F2E2F">
         <w:t>Date:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00C66B29">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1296" w:right="1152" w:bottom="461" w:left="1440" w:header="43" w:footer="230" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3631456E" w14:textId="77777777" w:rsidR="006D20D2" w:rsidRDefault="006D20D2" w:rsidP="0098113F">
+    <w:p w14:paraId="78353961" w14:textId="77777777" w:rsidR="009B414A" w:rsidRDefault="009B414A" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3684BE7B" w14:textId="77777777" w:rsidR="006D20D2" w:rsidRDefault="006D20D2" w:rsidP="0098113F">
+    <w:p w14:paraId="3E700581" w14:textId="77777777" w:rsidR="009B414A" w:rsidRDefault="009B414A" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4087,123 +4087,123 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00525DC9">
+    <w:r w:rsidR="00A51871">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00525DC9">
+    <w:r w:rsidR="00A51871">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60F60497" w14:textId="77777777" w:rsidR="006D20D2" w:rsidRDefault="006D20D2" w:rsidP="0098113F">
+    <w:p w14:paraId="78DA8074" w14:textId="77777777" w:rsidR="009B414A" w:rsidRDefault="009B414A" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7946D434" w14:textId="77777777" w:rsidR="006D20D2" w:rsidRDefault="006D20D2" w:rsidP="0098113F">
+    <w:p w14:paraId="2A178EA7" w14:textId="77777777" w:rsidR="009B414A" w:rsidRDefault="009B414A" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="2D03B0B0" w14:textId="69C9BF38" w:rsidR="00551892" w:rsidRDefault="000F2E2F" w:rsidP="000F2E2F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6705"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -4252,51 +4252,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="5F6C4E57" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="1F2E1285" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="4DCAD834">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -4362,83 +4362,160 @@
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Effective Date</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="00144DB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>RETS/TCH/BATT</w:t>
+    </w:r>
+    <w:r w:rsidR="00D85C63">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>ERY</w:t>
+    </w:r>
+    <w:r w:rsidR="00144DB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/RFF</w:t>
+    </w:r>
     <w:r w:rsidR="00177C9F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RETS/TCH/BATT/RFOTB/005</w:t>
+      <w:t>B</w:t>
+    </w:r>
+    <w:r w:rsidR="00144DB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>T</w:t>
+    </w:r>
+    <w:r w:rsidR="0093465F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/002</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00144DB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
@@ -4550,55 +4627,57 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00023B85"/>
+    <w:rsid w:val="00042628"/>
     <w:rsid w:val="000D22B7"/>
     <w:rsid w:val="000F2E2F"/>
     <w:rsid w:val="000F6984"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
+    <w:rsid w:val="00144DB0"/>
     <w:rsid w:val="00145B2D"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="00177C9F"/>
     <w:rsid w:val="001D0BC1"/>
     <w:rsid w:val="001D22F2"/>
     <w:rsid w:val="001E4862"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002A3409"/>
     <w:rsid w:val="002A7484"/>
     <w:rsid w:val="002C2849"/>
     <w:rsid w:val="002C7E17"/>
     <w:rsid w:val="002E7315"/>
     <w:rsid w:val="00312FD0"/>
     <w:rsid w:val="00355BB1"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003A7559"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E1598"/>
@@ -4622,97 +4701,104 @@
     <w:rsid w:val="00610C70"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006A07DF"/>
     <w:rsid w:val="006A1D83"/>
     <w:rsid w:val="006D20D2"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00722778"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00763FD0"/>
     <w:rsid w:val="0077331A"/>
     <w:rsid w:val="00776C49"/>
     <w:rsid w:val="00781461"/>
     <w:rsid w:val="007E65B3"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="00826881"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="008C13F3"/>
     <w:rsid w:val="008C23A9"/>
     <w:rsid w:val="008C2D7D"/>
+    <w:rsid w:val="008F2020"/>
+    <w:rsid w:val="0093465F"/>
+    <w:rsid w:val="00934817"/>
     <w:rsid w:val="009407DF"/>
     <w:rsid w:val="009525B6"/>
+    <w:rsid w:val="009629C7"/>
     <w:rsid w:val="00973432"/>
     <w:rsid w:val="009735DC"/>
     <w:rsid w:val="00974067"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="0099666A"/>
     <w:rsid w:val="009A4328"/>
+    <w:rsid w:val="009B414A"/>
     <w:rsid w:val="009B532C"/>
     <w:rsid w:val="009C16F0"/>
     <w:rsid w:val="009D365E"/>
     <w:rsid w:val="009D58C3"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A364F4"/>
+    <w:rsid w:val="00A51871"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A66DFF"/>
     <w:rsid w:val="00A97196"/>
     <w:rsid w:val="00AC4748"/>
     <w:rsid w:val="00AD3AB7"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B11455"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B5764C"/>
     <w:rsid w:val="00B92825"/>
     <w:rsid w:val="00BB73A7"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD5424"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C44146"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C54190"/>
     <w:rsid w:val="00C66B29"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C93852"/>
     <w:rsid w:val="00C9661A"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CC5AC2"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D032AF"/>
     <w:rsid w:val="00D06BC6"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D34008"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
+    <w:rsid w:val="00D85C63"/>
     <w:rsid w:val="00DB60D1"/>
     <w:rsid w:val="00DC32C6"/>
     <w:rsid w:val="00DE1DEB"/>
     <w:rsid w:val="00E115EF"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EF0A36"/>
     <w:rsid w:val="00F049A9"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F340F6"/>
     <w:rsid w:val="00F715CF"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FB577D"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -5343,50 +5429,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -5644,66 +5731,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAD66792-3B76-44DB-8733-1F92BA252197}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6A5B6DF-EF65-44DA-B334-1B63CDF60899}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>516</Words>
   <Characters>2944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>