--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -20,50 +20,52 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="7CBE87F1" w14:textId="77777777" w:rsidR="009F318B" w:rsidRPr="00303135" w:rsidRDefault="009F318B" w:rsidP="0067474C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3570"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="3E6CC7AC" w14:textId="058B13E6" w:rsidR="00C450C1" w:rsidRPr="00F22DD2" w:rsidRDefault="005F16FF" w:rsidP="00F22DD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3570"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F22DD2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Application Form for Product Introduction Test of</w:t>
       </w:r>
       <w:r w:rsidR="0067474C" w:rsidRPr="00F22DD2">
         <w:rPr>
           <w:b/>
@@ -504,76 +506,74 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B777F" w:rsidRPr="002C22BB">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B777F" w:rsidRPr="002C22BB">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B777F" w:rsidRPr="002C22BB">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B777F" w:rsidRPr="002C22BB">
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="002C22BB">
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="00AF14C1" w:rsidRPr="00F22DD2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="094CA197" w14:textId="77777777" w:rsidR="00B61F86" w:rsidRDefault="00B61F86" w:rsidP="0098113F">
+    <w:p w14:paraId="35E3D073" w14:textId="77777777" w:rsidR="002A026A" w:rsidRDefault="002A026A" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3382C628" w14:textId="77777777" w:rsidR="00B61F86" w:rsidRDefault="00B61F86" w:rsidP="0098113F">
+    <w:p w14:paraId="1B3FBFDA" w14:textId="77777777" w:rsidR="002A026A" w:rsidRDefault="002A026A" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -658,134 +658,134 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002C22BB">
+    <w:r w:rsidR="00160A2A">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002C22BB">
+    <w:r w:rsidR="00160A2A">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="013BC229" w14:textId="77777777" w:rsidR="00B61F86" w:rsidRDefault="00B61F86" w:rsidP="0098113F">
+    <w:p w14:paraId="56198FA7" w14:textId="77777777" w:rsidR="002A026A" w:rsidRDefault="002A026A" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FB8E8BE" w14:textId="77777777" w:rsidR="00B61F86" w:rsidRDefault="00B61F86" w:rsidP="0098113F">
+    <w:p w14:paraId="4045B0B9" w14:textId="77777777" w:rsidR="002A026A" w:rsidRDefault="002A026A" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2D03B0B0" w14:textId="2BF10668" w:rsidR="00551892" w:rsidRDefault="00C81DB2" w:rsidP="00C81DB2">
+  <w:p w14:paraId="2D03B0B0" w14:textId="492338FF" w:rsidR="00551892" w:rsidRDefault="00C81DB2" w:rsidP="00C81DB2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
@@ -819,61 +819,52 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00C81DB2">
-[...7 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="4BEF9260" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="6A8D0E11" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="153C2013">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -970,85 +961,129 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>RETS</w:t>
     </w:r>
     <w:r w:rsidR="001C552C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00E004B3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>TCH/CC/AFPITCC</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="005B6B28">
+      <w:t>TCH/CC/AF</w:t>
+    </w:r>
+    <w:r w:rsidR="000F12E2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/002</w:t>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="00E004B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>PITCC</w:t>
+    </w:r>
+    <w:r w:rsidR="002B621C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/003</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="002577AA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -1281,92 +1316,99 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00017484"/>
     <w:rsid w:val="000356DD"/>
     <w:rsid w:val="00061419"/>
     <w:rsid w:val="00064F10"/>
     <w:rsid w:val="000B3409"/>
     <w:rsid w:val="000C62BB"/>
+    <w:rsid w:val="000F12E2"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001527B8"/>
+    <w:rsid w:val="00160A2A"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="001C552C"/>
     <w:rsid w:val="001E05D4"/>
     <w:rsid w:val="001E594A"/>
     <w:rsid w:val="00222C85"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
+    <w:rsid w:val="002577AA"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="0029537C"/>
+    <w:rsid w:val="002A026A"/>
+    <w:rsid w:val="002B621C"/>
     <w:rsid w:val="002C22BB"/>
     <w:rsid w:val="002C2ACB"/>
     <w:rsid w:val="00303135"/>
     <w:rsid w:val="003379A3"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C342D"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="00404198"/>
+    <w:rsid w:val="0041610C"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="005124AD"/>
     <w:rsid w:val="00514CC3"/>
     <w:rsid w:val="00525D2D"/>
     <w:rsid w:val="00532BDE"/>
     <w:rsid w:val="00547DBB"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="00562300"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005B6B28"/>
     <w:rsid w:val="005B777F"/>
     <w:rsid w:val="005D74B6"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="005F16FF"/>
+    <w:rsid w:val="005F4024"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="0067474C"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00693EB9"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006B10C4"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="007404E9"/>
     <w:rsid w:val="007459E1"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00767020"/>
     <w:rsid w:val="007F4996"/>
     <w:rsid w:val="007F635E"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="0085041C"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="0087621F"/>
     <w:rsid w:val="008765E5"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008D19FE"/>
@@ -1412,50 +1454,51 @@
     <w:rsid w:val="00CB0BD5"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CC3480"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D92FD7"/>
     <w:rsid w:val="00E004B3"/>
     <w:rsid w:val="00E5445B"/>
     <w:rsid w:val="00E558EC"/>
     <w:rsid w:val="00E62068"/>
     <w:rsid w:val="00E84C0A"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00F133F5"/>
     <w:rsid w:val="00F15BC2"/>
     <w:rsid w:val="00F22DD2"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F46847"/>
     <w:rsid w:val="00F52D27"/>
     <w:rsid w:val="00F62C63"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FB4C8C"/>
+    <w:rsid w:val="00FC1A3A"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2423,51 +2466,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD2329B5-807B-469A-AF6B-1AC023817343}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D379933-B0C4-4D50-A339-E6F16A4CDA1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>272</Words>
   <Characters>1553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>