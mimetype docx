--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -20,50 +20,52 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="3E6CC7AC" w14:textId="00A653B0" w:rsidR="00C450C1" w:rsidRPr="00C90F14" w:rsidRDefault="00A40D9E" w:rsidP="004F5A9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C90F14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Application Form for Random Sampling Test of</w:t>
       </w:r>
       <w:r w:rsidR="00AE719E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90F14">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -621,55 +623,60 @@
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="006F2BA2">
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2C67">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EA2C67">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EA2C67">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EA2C67">
-              <w:t xml:space="preserve"> Other:…………</w:t>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA2C67">
+              <w:t>:…………</w:t>
             </w:r>
             <w:r w:rsidR="006F2BA2">
               <w:t>…</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00EA2C67">
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00931A03" w:rsidRPr="00EA2C67" w14:paraId="7D3509FE" w14:textId="77777777" w:rsidTr="00F05703">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D35B05" w14:textId="58AB0EE4" w:rsidR="00931A03" w:rsidRPr="00EA2C67" w:rsidRDefault="00931A03" w:rsidP="00195EF6">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00044B79">
               <w:t>Detail</w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
@@ -699,51 +706,59 @@
       </w:tr>
       <w:tr w:rsidR="00EA2C67" w:rsidRPr="00EA2C67" w14:paraId="29CDA7BB" w14:textId="77777777" w:rsidTr="00F05703">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="76CD4943" w14:textId="77777777" w:rsidR="00EA2C67" w:rsidRPr="00EA2C67" w:rsidRDefault="00EA2C67" w:rsidP="003A43B0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C808727" w14:textId="3B0C2EE3" w:rsidR="00EA2C67" w:rsidRPr="00EA2C67" w:rsidRDefault="00EA2C67" w:rsidP="003A43B0">
             <w:r w:rsidRPr="00EA2C67">
               <w:t>Reference Number</w:t>
             </w:r>
             <w:r w:rsidR="00C90266">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2C67">
-              <w:t>(Chalani Number):</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA2C67">
+              <w:t>Chalani</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA2C67">
+              <w:t xml:space="preserve"> Number):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA2C67" w:rsidRPr="00EA2C67" w14:paraId="1AD8830E" w14:textId="77777777" w:rsidTr="00F05703">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="51A86C20" w14:textId="77777777" w:rsidR="00EA2C67" w:rsidRPr="00EA2C67" w:rsidRDefault="00EA2C67" w:rsidP="003A43B0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4548F47F" w14:textId="77777777" w:rsidR="00EA2C67" w:rsidRPr="00EA2C67" w:rsidRDefault="00EA2C67" w:rsidP="003A43B0">
             <w:r w:rsidRPr="00EA2C67">
               <w:t>Issue Date:</w:t>
             </w:r>
           </w:p>
@@ -1178,54 +1193,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F0B9725" w14:textId="7EECE679" w:rsidR="00195EF6" w:rsidRPr="00EA2C67" w:rsidRDefault="00195EF6" w:rsidP="00195EF6">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6152A239" w14:textId="77777777" w:rsidR="00195EF6" w:rsidRDefault="00195EF6" w:rsidP="003A43B0"/>
           <w:p w14:paraId="3AB23079" w14:textId="77777777" w:rsidR="00195EF6" w:rsidRDefault="00195EF6" w:rsidP="003A43B0"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="212762B5" w14:textId="77777777" w:rsidR="00F16532" w:rsidRDefault="00F16532" w:rsidP="001F58EE"/>
     <w:p w14:paraId="1D453AF0" w14:textId="77777777" w:rsidR="00AF4C37" w:rsidRDefault="00AF4C37" w:rsidP="001F58EE"/>
-    <w:p w14:paraId="7027253A" w14:textId="77777777" w:rsidR="00D8381D" w:rsidRDefault="00D8381D" w:rsidP="001F58EE">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7027253A" w14:textId="77777777" w:rsidR="00D8381D" w:rsidRDefault="00D8381D" w:rsidP="001F58EE"/>
     <w:p w14:paraId="29F7E86F" w14:textId="77777777" w:rsidR="006F6E3A" w:rsidRDefault="001F58EE" w:rsidP="00E900A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001F58EE">
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="001F58EE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001F58EE">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -1359,58 +1371,58 @@
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7627E025" w14:textId="031565DA" w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidRDefault="00CB2436" w:rsidP="006F6E3A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="705"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00A943DB">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1444" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3788A734" w14:textId="77777777" w:rsidR="00ED2D9B" w:rsidRDefault="00ED2D9B" w:rsidP="0098113F">
+    <w:p w14:paraId="784B29DD" w14:textId="77777777" w:rsidR="004B1809" w:rsidRDefault="004B1809" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1793D63F" w14:textId="77777777" w:rsidR="00ED2D9B" w:rsidRDefault="00ED2D9B" w:rsidP="0098113F">
+    <w:p w14:paraId="59C50DC8" w14:textId="77777777" w:rsidR="004B1809" w:rsidRDefault="004B1809" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1487,240 +1499,200 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D8381D">
+    <w:r w:rsidR="005B5971">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D8381D">
+    <w:r w:rsidR="005B5971">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F38DF41" w14:textId="77777777" w:rsidR="00ED2D9B" w:rsidRDefault="00ED2D9B" w:rsidP="0098113F">
+    <w:p w14:paraId="48BFD52B" w14:textId="77777777" w:rsidR="004B1809" w:rsidRDefault="004B1809" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6034CCB9" w14:textId="77777777" w:rsidR="00ED2D9B" w:rsidRDefault="00ED2D9B" w:rsidP="0098113F">
+    <w:p w14:paraId="7A66A269" w14:textId="77777777" w:rsidR="004B1809" w:rsidRDefault="004B1809" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2D03B0B0" w14:textId="023F2876" w:rsidR="00551892" w:rsidRPr="00D34474" w:rsidRDefault="000514B3" w:rsidP="00DB2264">
+  <w:p w14:paraId="2D03B0B0" w14:textId="35106851" w:rsidR="00551892" w:rsidRPr="00D34474" w:rsidRDefault="00186465" w:rsidP="00D13347">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8220"/>
       </w:tabs>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...8 lines deleted...]
-    <w:r w:rsidR="00186465">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BFFE0FA" wp14:editId="3266B3CF">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...28 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="0162D41F" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="007F0DBB">
+  <w:p w14:paraId="288C5C25" w14:textId="11EC4D81" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="007F0DBB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7725"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -1844,117 +1816,150 @@
       </w:rPr>
       <w:t>TCH/</w:t>
     </w:r>
     <w:r w:rsidR="00743AB0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CC/</w:t>
     </w:r>
     <w:r w:rsidR="00225B8B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>AF</w:t>
     </w:r>
-    <w:r w:rsidR="00451B74">
+    <w:r w:rsidR="00573E10">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RST</w:t>
+      <w:t>F</w:t>
     </w:r>
-    <w:r w:rsidR="00225B8B">
+    <w:r w:rsidR="00451B74">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>CC</w:t>
+      <w:t>RST</w:t>
     </w:r>
-    <w:r w:rsidR="00451B74">
+    <w:r w:rsidR="00225B8B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/003</w:t>
+      <w:t>CC</w:t>
+    </w:r>
+    <w:r w:rsidR="00573E10">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/004</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007F0DBB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00F41512">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -2156,134 +2161,139 @@
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00026F96"/>
     <w:rsid w:val="000514B3"/>
     <w:rsid w:val="00057FEE"/>
     <w:rsid w:val="000842CE"/>
     <w:rsid w:val="000B3100"/>
     <w:rsid w:val="000B3E0E"/>
     <w:rsid w:val="000B5D2E"/>
     <w:rsid w:val="000E0BF4"/>
     <w:rsid w:val="000E7D70"/>
     <w:rsid w:val="00135D27"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="0015082E"/>
     <w:rsid w:val="00151D86"/>
+    <w:rsid w:val="001635BE"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="00177824"/>
     <w:rsid w:val="00186465"/>
     <w:rsid w:val="00195EF6"/>
     <w:rsid w:val="001B44BD"/>
     <w:rsid w:val="001C7DDF"/>
     <w:rsid w:val="001E4A08"/>
     <w:rsid w:val="001F58EE"/>
     <w:rsid w:val="00225B8B"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00251AF0"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002971CA"/>
     <w:rsid w:val="002975D5"/>
     <w:rsid w:val="00313563"/>
     <w:rsid w:val="003169AC"/>
     <w:rsid w:val="00320BB6"/>
     <w:rsid w:val="00347E54"/>
     <w:rsid w:val="003860FF"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003B781F"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="00451B74"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00460DB4"/>
     <w:rsid w:val="00461873"/>
     <w:rsid w:val="00463DF2"/>
     <w:rsid w:val="00480FB1"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="004B1809"/>
     <w:rsid w:val="004C0DDF"/>
     <w:rsid w:val="004C2B8D"/>
     <w:rsid w:val="004F5A9B"/>
     <w:rsid w:val="005017E4"/>
     <w:rsid w:val="00505A1A"/>
     <w:rsid w:val="00517036"/>
     <w:rsid w:val="00551892"/>
+    <w:rsid w:val="00573E10"/>
     <w:rsid w:val="00575735"/>
     <w:rsid w:val="005B5873"/>
+    <w:rsid w:val="005B5971"/>
     <w:rsid w:val="005D4358"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00620954"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="00632E35"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006B4D33"/>
     <w:rsid w:val="006E0468"/>
     <w:rsid w:val="006E6C08"/>
     <w:rsid w:val="006F2BA2"/>
     <w:rsid w:val="006F6E3A"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00713B24"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00743AB0"/>
     <w:rsid w:val="0075129E"/>
     <w:rsid w:val="0075146B"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="007666D0"/>
     <w:rsid w:val="00783C90"/>
     <w:rsid w:val="00796D26"/>
@@ -2296,106 +2306,110 @@
     <w:rsid w:val="00820E33"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="008A2816"/>
     <w:rsid w:val="008A5F2C"/>
     <w:rsid w:val="008B676D"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="00931A03"/>
     <w:rsid w:val="00941543"/>
     <w:rsid w:val="00943093"/>
     <w:rsid w:val="00952453"/>
     <w:rsid w:val="0096093C"/>
     <w:rsid w:val="009624A8"/>
     <w:rsid w:val="009677A1"/>
     <w:rsid w:val="009767DC"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="00985320"/>
     <w:rsid w:val="009A0CBD"/>
     <w:rsid w:val="009B478B"/>
     <w:rsid w:val="009D6960"/>
     <w:rsid w:val="00A073E2"/>
     <w:rsid w:val="00A224DA"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A40D9E"/>
     <w:rsid w:val="00A6007E"/>
+    <w:rsid w:val="00A76322"/>
     <w:rsid w:val="00A943DB"/>
     <w:rsid w:val="00AE719E"/>
     <w:rsid w:val="00AF4C37"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B16C5A"/>
     <w:rsid w:val="00B26B29"/>
     <w:rsid w:val="00B307C1"/>
     <w:rsid w:val="00B9769D"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00BE5340"/>
     <w:rsid w:val="00BF0022"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C57324"/>
     <w:rsid w:val="00C6135F"/>
     <w:rsid w:val="00C70A4D"/>
     <w:rsid w:val="00C76AF7"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C90266"/>
     <w:rsid w:val="00C90F14"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CC6B08"/>
     <w:rsid w:val="00CD2443"/>
+    <w:rsid w:val="00D13347"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D34474"/>
     <w:rsid w:val="00D42191"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D77689"/>
     <w:rsid w:val="00D8381D"/>
     <w:rsid w:val="00D93137"/>
     <w:rsid w:val="00DB2264"/>
     <w:rsid w:val="00DB6935"/>
     <w:rsid w:val="00E030C3"/>
     <w:rsid w:val="00E04F0D"/>
+    <w:rsid w:val="00E07345"/>
     <w:rsid w:val="00E13CE1"/>
     <w:rsid w:val="00E44F5A"/>
     <w:rsid w:val="00E474CD"/>
     <w:rsid w:val="00E900A8"/>
     <w:rsid w:val="00E96518"/>
     <w:rsid w:val="00EA2C67"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00ED2D9B"/>
     <w:rsid w:val="00ED5394"/>
     <w:rsid w:val="00ED5DDA"/>
     <w:rsid w:val="00EE33C6"/>
     <w:rsid w:val="00EF0A96"/>
     <w:rsid w:val="00F05703"/>
     <w:rsid w:val="00F16532"/>
     <w:rsid w:val="00F20B7C"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F300E7"/>
+    <w:rsid w:val="00F41512"/>
     <w:rsid w:val="00F71A2A"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
@@ -3016,50 +3030,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -3332,62 +3347,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{357E7866-A159-44ED-9A9D-3159FEE39604}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEBCEB71-F6A2-4F5E-A0B9-2B7E27F44887}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>427</Words>
   <Characters>2434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2856</CharactersWithSpaces>