--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -20,50 +20,52 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="4B02BBC7" w14:textId="3508A447" w:rsidR="00022455" w:rsidRDefault="000D746B" w:rsidP="002E47A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
           <w:tab w:val="left" w:pos="3495"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000D746B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Application Form for Product Introduction Test of</w:t>
       </w:r>
       <w:r w:rsidR="00177E19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D746B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -132,51 +134,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>Capacity:</w:t>
             </w:r>
             <w:r w:rsidR="00A75866">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A75866">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text1"/>
+            <w:bookmarkStart w:id="1" w:name="Text1"/>
             <w:r w:rsidR="00A75866">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00A75866">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00A75866">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A75866">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
@@ -200,70 +202,69 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A75866">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A75866">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A75866">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidR="00A75866">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41195653" w14:textId="77777777" w:rsidR="00280DB5" w:rsidRPr="00453C87" w:rsidRDefault="00A8298C" w:rsidP="00022455">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6645"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidRPr="00453C87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F5D5A1" w14:textId="77777777" w:rsidR="00A8298C" w:rsidRPr="00453C87" w:rsidRDefault="00A8298C" w:rsidP="00A8298C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00453C87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The General Manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D116525" w14:textId="77777777" w:rsidR="00A8298C" w:rsidRPr="00453C87" w:rsidRDefault="00A8298C" w:rsidP="005C02DF">
@@ -561,79 +562,78 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00453C87">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00453C87">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00453C87">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00453C87">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00453C87">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00453C87">
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="007D5325" w:rsidRPr="00453C87">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="7627E025" w14:textId="77777777" w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidRDefault="00CB2436" w:rsidP="00371B6E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70916F8E" w14:textId="77777777" w:rsidR="00A67D83" w:rsidRDefault="00A67D83" w:rsidP="0098113F">
+    <w:p w14:paraId="6F5E987E" w14:textId="77777777" w:rsidR="00B90A41" w:rsidRDefault="00B90A41" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AF0BB50" w14:textId="77777777" w:rsidR="00A67D83" w:rsidRDefault="00A67D83" w:rsidP="0098113F">
+    <w:p w14:paraId="5C660EB6" w14:textId="77777777" w:rsidR="00B90A41" w:rsidRDefault="00B90A41" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -718,240 +718,200 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00453C87">
+    <w:r w:rsidR="00912B84">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00453C87">
+    <w:r w:rsidR="00912B84">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67C6156A" w14:textId="77777777" w:rsidR="00A67D83" w:rsidRDefault="00A67D83" w:rsidP="0098113F">
+    <w:p w14:paraId="2084E934" w14:textId="77777777" w:rsidR="00B90A41" w:rsidRDefault="00B90A41" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="206AB81A" w14:textId="77777777" w:rsidR="00A67D83" w:rsidRDefault="00A67D83" w:rsidP="0098113F">
+    <w:p w14:paraId="00B9A41C" w14:textId="77777777" w:rsidR="00B90A41" w:rsidRDefault="00B90A41" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2D03B0B0" w14:textId="52E2081D" w:rsidR="00551892" w:rsidRDefault="00732A7B" w:rsidP="00911814">
+  <w:p w14:paraId="2D03B0B0" w14:textId="5B46DCA6" w:rsidR="00551892" w:rsidRDefault="00A97A3D" w:rsidP="00C37FA7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8295"/>
         <w:tab w:val="left" w:pos="8325"/>
       </w:tabs>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...8 lines deleted...]
-    <w:r w:rsidR="00A97A3D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445E30A1" wp14:editId="6C7C6022">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...28 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="7863867C" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="12D083F2" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="37194DA9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -1083,105 +1043,138 @@
       </w:rPr>
       <w:t>/LAM</w:t>
     </w:r>
     <w:r w:rsidR="00DB7A4B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>P</w:t>
     </w:r>
     <w:r w:rsidR="00096A9A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/AF</w:t>
     </w:r>
-    <w:r w:rsidR="00ED0A7C">
+    <w:r w:rsidR="00C37FA7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>PIT</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00096A9A">
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="00ED0A7C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>L</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00ED0A7C">
+      <w:t>PIT</w:t>
+    </w:r>
+    <w:r w:rsidR="00096A9A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/002</w:t>
+      <w:t>L</w:t>
+    </w:r>
+    <w:r w:rsidR="00C37FA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/003</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00403B52">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -1451,136 +1444,142 @@
     <w:rsid w:val="002108BF"/>
     <w:rsid w:val="00225B8D"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="00280DB5"/>
     <w:rsid w:val="00290F57"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002E47A2"/>
     <w:rsid w:val="00305207"/>
     <w:rsid w:val="00306A13"/>
     <w:rsid w:val="00311EDF"/>
     <w:rsid w:val="00323EE6"/>
     <w:rsid w:val="0034390E"/>
     <w:rsid w:val="0034699E"/>
     <w:rsid w:val="00353C65"/>
     <w:rsid w:val="00371B6E"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003B7BBF"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
+    <w:rsid w:val="00403B52"/>
     <w:rsid w:val="0043019D"/>
     <w:rsid w:val="00434E55"/>
     <w:rsid w:val="00453C87"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="004750DC"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="004D1DEC"/>
     <w:rsid w:val="004E542F"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="00590A6F"/>
     <w:rsid w:val="005A5CA7"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005B6E2E"/>
     <w:rsid w:val="005C02DF"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00672789"/>
     <w:rsid w:val="006822E8"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="00700BCD"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00732A7B"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00773C4F"/>
     <w:rsid w:val="007D5325"/>
     <w:rsid w:val="007F0C2E"/>
     <w:rsid w:val="007F6D56"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="00847D91"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00855CF1"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="0088613A"/>
     <w:rsid w:val="008B4A4B"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008F0379"/>
     <w:rsid w:val="00911814"/>
+    <w:rsid w:val="00912B84"/>
     <w:rsid w:val="00916CAB"/>
     <w:rsid w:val="009234F7"/>
     <w:rsid w:val="00931390"/>
     <w:rsid w:val="0098113F"/>
+    <w:rsid w:val="00982703"/>
     <w:rsid w:val="009B7F27"/>
     <w:rsid w:val="009B7FF9"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A46CA0"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A67D83"/>
     <w:rsid w:val="00A75866"/>
     <w:rsid w:val="00A8298C"/>
     <w:rsid w:val="00A97A3D"/>
     <w:rsid w:val="00AD52EF"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B14A00"/>
     <w:rsid w:val="00B542C9"/>
     <w:rsid w:val="00B57C31"/>
     <w:rsid w:val="00B71311"/>
+    <w:rsid w:val="00B90A41"/>
     <w:rsid w:val="00B921CD"/>
     <w:rsid w:val="00BA6784"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD45DE"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00BE1BE9"/>
     <w:rsid w:val="00BE4AB1"/>
     <w:rsid w:val="00C04D1A"/>
+    <w:rsid w:val="00C37FA7"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C56D04"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C91CF3"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D5250B"/>
     <w:rsid w:val="00DA08B2"/>
     <w:rsid w:val="00DB3FDF"/>
     <w:rsid w:val="00DB7A4B"/>
+    <w:rsid w:val="00E122FE"/>
     <w:rsid w:val="00E864F6"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EC69D4"/>
     <w:rsid w:val="00ED0A7C"/>
     <w:rsid w:val="00ED2C13"/>
     <w:rsid w:val="00ED3B31"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F77517"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00F93676"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2243,50 +2242,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="004E542F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ne-NP"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2559,51 +2559,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C142F767-980F-4E4A-8DB6-89F32E9361C2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E6FDF8-ED2F-472E-926F-4C1FAD6274FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>298</Words>
   <Characters>1700</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>