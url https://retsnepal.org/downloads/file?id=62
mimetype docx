--- v1 (2026-02-20)
+++ v2 (2026-06-15)
@@ -7,51 +7,54 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="3E6CC7AC" w14:textId="4ACFD5F2" w:rsidR="00C450C1" w:rsidRDefault="00C450C1" w:rsidP="003E4C6C"/>
+    <w:p w14:paraId="3E6CC7AC" w14:textId="4ACFD5F2" w:rsidR="00C450C1" w:rsidRDefault="00C450C1" w:rsidP="003E4C6C">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:p w14:paraId="224F7697" w14:textId="2D3DFB5A" w:rsidR="00137C7B" w:rsidRPr="005D5562" w:rsidRDefault="005D5562" w:rsidP="00A8759F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5562">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Application Form for Random Sampling Test of</w:t>
       </w:r>
       <w:r w:rsidR="00A8759F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -523,62 +526,51 @@
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54833928" w14:textId="063A0AD4" w:rsidR="00E40A41" w:rsidRPr="00B60A67" w:rsidRDefault="002A59C3" w:rsidP="00B6576E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2805"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60A67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Lot Information Form fo</w:t>
-[...10 lines deleted...]
-        <w:t>r Random Sampling Test of Lamp</w:t>
+        <w:t>Lot Information Form for Random Sampling Test of Lamp</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="69"/>
         <w:tblW w:w="4943" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2359"/>
         <w:gridCol w:w="6778"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E6C69" w:rsidRPr="002A7A32" w14:paraId="1170B622" w14:textId="77777777" w:rsidTr="003E6C69">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
@@ -1408,58 +1400,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="2805"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6323DA93" w14:textId="0F935F71" w:rsidR="003D758C" w:rsidRPr="00DD4C9F" w:rsidRDefault="003D758C" w:rsidP="00F43EC7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D758C" w:rsidRPr="00DD4C9F" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="108BCB03" w14:textId="77777777" w:rsidR="00C856C0" w:rsidRDefault="00C856C0" w:rsidP="0098113F">
+    <w:p w14:paraId="1A7DF17F" w14:textId="77777777" w:rsidR="00D62BFE" w:rsidRDefault="00D62BFE" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="094BA791" w14:textId="77777777" w:rsidR="00C856C0" w:rsidRDefault="00C856C0" w:rsidP="0098113F">
+    <w:p w14:paraId="46DCCB6D" w14:textId="77777777" w:rsidR="00D62BFE" w:rsidRDefault="00D62BFE" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1544,134 +1536,134 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B60A67">
+    <w:r w:rsidR="00917EA5">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B60A67">
+    <w:r w:rsidR="00917EA5">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A1679EE" w14:textId="77777777" w:rsidR="00C856C0" w:rsidRDefault="00C856C0" w:rsidP="0098113F">
+    <w:p w14:paraId="5D09405D" w14:textId="77777777" w:rsidR="00D62BFE" w:rsidRDefault="00D62BFE" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28E5B52C" w14:textId="77777777" w:rsidR="00C856C0" w:rsidRDefault="00C856C0" w:rsidP="0098113F">
+    <w:p w14:paraId="12F8FA18" w14:textId="77777777" w:rsidR="00D62BFE" w:rsidRDefault="00D62BFE" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2D03B0B0" w14:textId="7A855729" w:rsidR="00551892" w:rsidRPr="000925FB" w:rsidRDefault="000925FB" w:rsidP="000925FB">
+  <w:p w14:paraId="2D03B0B0" w14:textId="3B5516BE" w:rsidR="00551892" w:rsidRPr="000925FB" w:rsidRDefault="000925FB" w:rsidP="000925FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
@@ -1707,61 +1699,52 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="000925FB">
-[...7 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="45E3164F" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="28BBF7DF" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="1BE92A64">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -1860,105 +1843,138 @@
       </w:rPr>
       <w:t>RETS</w:t>
     </w:r>
     <w:r w:rsidR="00E50040">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00117302">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>TCH/LAMP/AF</w:t>
     </w:r>
-    <w:r w:rsidR="00915337">
+    <w:r w:rsidR="00BA0849">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RST</w:t>
+      <w:t>F</w:t>
     </w:r>
-    <w:r w:rsidR="00117302">
+    <w:r w:rsidR="00915337">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>L</w:t>
+      <w:t>RST</w:t>
     </w:r>
-    <w:r w:rsidR="00915337">
+    <w:r w:rsidR="00117302">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/003</w:t>
+      <w:t>L</w:t>
+    </w:r>
+    <w:r w:rsidR="00BA0849">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/004</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00512C16">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -2228,132 +2244,139 @@
     <w:rsid w:val="00250D73"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00270FB7"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="00276B1E"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002A59C3"/>
     <w:rsid w:val="002A7A32"/>
     <w:rsid w:val="002F67AD"/>
     <w:rsid w:val="00397613"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003D758C"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003E6C69"/>
     <w:rsid w:val="003F37B4"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="0043178E"/>
     <w:rsid w:val="0044009F"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00456D50"/>
     <w:rsid w:val="00467CD6"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="00512C16"/>
     <w:rsid w:val="00543F22"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="00562E28"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005C6C6B"/>
     <w:rsid w:val="005D5562"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00610FB8"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
+    <w:rsid w:val="006612AF"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00707DF2"/>
     <w:rsid w:val="00712EAD"/>
     <w:rsid w:val="00713D70"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00750FDC"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="007532C9"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00770AE3"/>
     <w:rsid w:val="00782151"/>
     <w:rsid w:val="00786ECA"/>
     <w:rsid w:val="007A4D64"/>
     <w:rsid w:val="00811C61"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="00911608"/>
     <w:rsid w:val="00915337"/>
+    <w:rsid w:val="00917EA5"/>
     <w:rsid w:val="00920B5F"/>
     <w:rsid w:val="009537E3"/>
     <w:rsid w:val="00965180"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="00A23849"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A8655B"/>
     <w:rsid w:val="00A8759F"/>
     <w:rsid w:val="00AC42F8"/>
     <w:rsid w:val="00AD1D94"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
+    <w:rsid w:val="00B22FF3"/>
     <w:rsid w:val="00B35BF9"/>
     <w:rsid w:val="00B4702B"/>
     <w:rsid w:val="00B50E7C"/>
     <w:rsid w:val="00B60A67"/>
     <w:rsid w:val="00B6576E"/>
     <w:rsid w:val="00B703AE"/>
     <w:rsid w:val="00B8711C"/>
     <w:rsid w:val="00B87924"/>
     <w:rsid w:val="00B91DF3"/>
+    <w:rsid w:val="00BA0849"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD47E7"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C452A2"/>
     <w:rsid w:val="00C6575E"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C856C0"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CC2C32"/>
     <w:rsid w:val="00CC5531"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D206CD"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
+    <w:rsid w:val="00D62BFE"/>
     <w:rsid w:val="00DB7897"/>
     <w:rsid w:val="00DD4C9F"/>
     <w:rsid w:val="00E12071"/>
     <w:rsid w:val="00E40A41"/>
     <w:rsid w:val="00E50040"/>
     <w:rsid w:val="00E85B4A"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EC5524"/>
+    <w:rsid w:val="00ED30BF"/>
     <w:rsid w:val="00EE5E34"/>
     <w:rsid w:val="00EF48AB"/>
     <w:rsid w:val="00F0437D"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F3449B"/>
     <w:rsid w:val="00F43EC7"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F77AED"/>
     <w:rsid w:val="00F803C2"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00F94140"/>
     <w:rsid w:val="00F95DB2"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FD750F"/>
     <w:rsid w:val="00FE0302"/>
     <w:rsid w:val="00FF796C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -2985,50 +3008,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -3301,62 +3325,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BC2E535-1279-47CE-A8AC-DE710D06C540}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80675949-E0ED-4B51-92FA-977BA88F3B99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>430</Words>
   <Characters>2457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2882</CharactersWithSpaces>