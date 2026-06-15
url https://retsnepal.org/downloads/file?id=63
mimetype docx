--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -1,117 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="1D4FB2B1" w14:textId="2AE35323" w:rsidR="002C4E56" w:rsidRPr="00740ECC" w:rsidRDefault="00B73748" w:rsidP="00B90EE5">
+    <w:p w14:paraId="1D4FB2B1" w14:textId="7A8C50DD" w:rsidR="002C4E56" w:rsidRPr="00740ECC" w:rsidRDefault="003770AB" w:rsidP="00B90EE5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
           <w:tab w:val="center" w:pos="4513"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00740ECC">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Reception Form of Lamp; PIT / RST</w:t>
+        <w:t>Reception Form of Lamp; PIT &amp;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00B73748" w:rsidRPr="00740ECC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RST</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5179" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3529"/>
         <w:gridCol w:w="6044"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B36DF" w14:paraId="228478B7" w14:textId="77777777" w:rsidTr="000B36DF">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="2FAEB70F" w14:textId="77777777" w:rsidR="000B36DF" w:rsidRDefault="000B36DF">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Manufacturer’s Name (Lamp)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CB18D3E" w14:textId="77777777" w:rsidR="000B36DF" w:rsidRDefault="000B36DF">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
             </w:pPr>
@@ -4819,76 +4823,72 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00111AB1" w:rsidRPr="005065B2">
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="005065B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00137C7B" w:rsidSect="00FD42B9">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5093FE62" w14:textId="77777777" w:rsidR="00DB7758" w:rsidRDefault="00DB7758" w:rsidP="0098113F">
+    <w:p w14:paraId="31C53BEB" w14:textId="77777777" w:rsidR="00D60E68" w:rsidRDefault="00D60E68" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13AB6E09" w14:textId="77777777" w:rsidR="00DB7758" w:rsidRDefault="00DB7758" w:rsidP="0098113F">
+    <w:p w14:paraId="4FBE345B" w14:textId="77777777" w:rsidR="00D60E68" w:rsidRDefault="00D60E68" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4917,213 +4917,183 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="1EE93191" w14:textId="77777777" w:rsidR="00A81D22" w:rsidRDefault="00A81D22">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00740ECC">
+    <w:r w:rsidR="00803D56">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00740ECC">
+    <w:r w:rsidR="00803D56">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FC7FB50" w14:textId="77777777" w:rsidR="00DB7758" w:rsidRDefault="00DB7758" w:rsidP="0098113F">
+    <w:p w14:paraId="5B2CE87A" w14:textId="77777777" w:rsidR="00D60E68" w:rsidRDefault="00D60E68" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BB7755C" w14:textId="77777777" w:rsidR="00DB7758" w:rsidRDefault="00DB7758" w:rsidP="0098113F">
+    <w:p w14:paraId="6EB2A21E" w14:textId="77777777" w:rsidR="00D60E68" w:rsidRDefault="00D60E68" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="39AB2AEC" w14:textId="77777777" w:rsidR="00A81D22" w:rsidRDefault="00A81D22">
-[...9 lines deleted...]
-  <w:p w14:paraId="2D03B0B0" w14:textId="09E74D7D" w:rsidR="00551892" w:rsidRDefault="005F15F3" w:rsidP="00D0549E">
+  <w:p w14:paraId="2D03B0B0" w14:textId="32F49BFB" w:rsidR="00551892" w:rsidRDefault="005F15F3" w:rsidP="00D0549E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3210"/>
         <w:tab w:val="left" w:pos="7965"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -5172,62 +5142,52 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00D0549E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="00D0549E" w:rsidRPr="00D0549E">
-[...8 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="53F6A5A2" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="42D70A11" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="769B04D2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -5348,94 +5308,106 @@
       </w:rPr>
       <w:t>TCH</w:t>
     </w:r>
     <w:r w:rsidR="00436021">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/LAMP/RFL</w:t>
     </w:r>
     <w:r w:rsidR="002C4E56">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>PIT&amp;RST</w:t>
     </w:r>
-    <w:r w:rsidR="00A81D22">
+    <w:r w:rsidR="0008229F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/004</w:t>
+      <w:t>/005</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="001E2066">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5545,132 +5517,139 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
+    <w:rsid w:val="0008229F"/>
     <w:rsid w:val="000B36DF"/>
     <w:rsid w:val="000F613E"/>
     <w:rsid w:val="00111AB1"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="001939BA"/>
+    <w:rsid w:val="001E2066"/>
     <w:rsid w:val="001F10ED"/>
     <w:rsid w:val="0020778B"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002C4E56"/>
     <w:rsid w:val="002D40D9"/>
     <w:rsid w:val="00317652"/>
     <w:rsid w:val="003500DB"/>
+    <w:rsid w:val="003770AB"/>
     <w:rsid w:val="00377FD5"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="00436021"/>
     <w:rsid w:val="00437D9C"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="005065B2"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="00552456"/>
+    <w:rsid w:val="00560474"/>
     <w:rsid w:val="00564E29"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="005F15F3"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="00651F1B"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00740ECC"/>
     <w:rsid w:val="00750BEA"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
+    <w:rsid w:val="00803D56"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="008405A6"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="00870F65"/>
     <w:rsid w:val="008B19DD"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008D3A4B"/>
+    <w:rsid w:val="0092659B"/>
     <w:rsid w:val="0093483D"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A81D22"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B73748"/>
     <w:rsid w:val="00B90EE5"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C12E7A"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C93430"/>
     <w:rsid w:val="00CA476A"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D0549E"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
+    <w:rsid w:val="00D60E68"/>
     <w:rsid w:val="00DB7758"/>
     <w:rsid w:val="00DC1D47"/>
     <w:rsid w:val="00DD6A8C"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00F1161E"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -6324,59 +6303,60 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2095541742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6640,51 +6620,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BC1CFBA-8DD2-4C44-B370-03A1115640AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{966CF1CD-B3B4-4FF8-BA89-43B8B0048F5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>442</Words>
   <Characters>2520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>