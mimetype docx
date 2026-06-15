--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -15,50 +15,52 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="36F68CF1" w14:textId="687CC5FA" w:rsidR="00137C7B" w:rsidRPr="00137C7B" w:rsidRDefault="00357AB4" w:rsidP="002365B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception Form for </w:t>
       </w:r>
       <w:r w:rsidR="00890088" w:rsidRPr="00890088">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Test</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -178,197 +180,197 @@
           <w:p w14:paraId="27D15AC3" w14:textId="77777777" w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w:rsidRDefault="00A15ECA" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Manufacturer’s Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2593B76B" w14:textId="1C6F314A" w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w:rsidRDefault="009F358A" w:rsidP="00126F69">
             <w:r>
               <w:t>Mailing:</w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text32"/>
+            <w:bookmarkStart w:id="1" w:name="Text32"/>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w14:paraId="69A4FA70" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="543138D8" w14:textId="77777777" w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w:rsidRDefault="00A15ECA" w:rsidP="00126F69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F5E8F1B" w14:textId="77777777" w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w:rsidRDefault="00A15ECA" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Email:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text33"/>
+            <w:bookmarkStart w:id="2" w:name="Text33"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w14:paraId="34774639" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="79288FCC" w14:textId="77777777" w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w:rsidRDefault="00A15ECA" w:rsidP="00126F69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="242181A4" w14:textId="7477931E" w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w:rsidRDefault="009F358A" w:rsidP="00126F69">
             <w:r>
               <w:t>Website:</w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text34"/>
+            <w:bookmarkStart w:id="3" w:name="Text34"/>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A15ECA" w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w14:paraId="3024BC56" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5ECDC3C9" w14:textId="7A264696" w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w:rsidRDefault="00A15ECA" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Local Supplier</w:t>
             </w:r>
             <w:r w:rsidR="00B12EAA">
               <w:t xml:space="preserve"> (who bring)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16DCD003" w14:textId="77777777" w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w:rsidRDefault="00A15ECA" w:rsidP="00126F69">
@@ -602,91 +604,91 @@
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0248A389" w14:textId="77777777" w:rsidR="00FD43C4" w:rsidRPr="00A15ECA" w:rsidRDefault="00FD43C4" w:rsidP="00126F69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37B67CD0" w14:textId="23DA9F95" w:rsidR="00FD43C4" w:rsidRPr="00A15ECA" w:rsidRDefault="00FD43C4" w:rsidP="00126F69">
             <w:r>
               <w:t xml:space="preserve">Contact Person: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text243"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text243"/>
+            <w:bookmarkStart w:id="4" w:name="Text243"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w14:paraId="457BE098" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="479C54F0" w14:textId="77777777" w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w:rsidRDefault="00A15ECA" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Manufactured</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="53734BA9" w14:textId="77777777" w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w:rsidRDefault="00A15ECA" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
@@ -1044,91 +1046,91 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B00318D" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Nominal battery voltage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0179D7CD" w14:textId="00C56B91" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="001C6E19" w:rsidP="00126F69">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text237"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text237"/>
+            <w:bookmarkStart w:id="5" w:name="Text237"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:t xml:space="preserve"> V DC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="4F1C1B0A" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7296DA6E" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Input voltage range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="20469703" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
@@ -1171,51 +1173,51 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t xml:space="preserve">  To ….V DC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="3AD01060" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="04463D61" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Output voltage</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="5" w:name="Text238"/>
+        <w:bookmarkStart w:id="6" w:name="Text238"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="15AD778D" w14:textId="2ACA04E5" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="003E2889" w:rsidP="00126F69">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text238"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -1226,51 +1228,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E23367" w:rsidRPr="00A15ECA">
               <w:t>V AC</w:t>
             </w:r>
             <w:r w:rsidR="006D5065">
               <w:t>, Tolerance: ±</w:t>
             </w:r>
             <w:r w:rsidR="006D5065">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text239"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="006D5065">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="006D5065">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -1434,91 +1436,91 @@
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t xml:space="preserve"> Hz</w:t>
             </w:r>
             <w:r w:rsidR="00742EEB">
               <w:t>, Tolerance: ±</w:t>
             </w:r>
             <w:r w:rsidR="00742EEB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text239"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text239"/>
+            <w:bookmarkStart w:id="7" w:name="Text239"/>
             <w:r w:rsidR="00742EEB">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00742EEB">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00742EEB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00742EEB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00742EEB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00742EEB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00742EEB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00742EEB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidR="00742EEB">
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="7FB3775A" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09E6C867" w14:textId="14815175" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00512379" w:rsidP="00126F69">
             <w:r>
               <w:t>Total Harmonic D</w:t>
             </w:r>
             <w:r w:rsidR="002174A9">
               <w:t>istortion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1560,235 +1562,235 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t xml:space="preserve"> %</w:t>
             </w:r>
             <w:r w:rsidR="003C5CE7">
               <w:t xml:space="preserve"> @ full load</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="2B6F12A7" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="22F6C563" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Nominal power</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="7" w:name="Text225"/>
+        <w:bookmarkStart w:id="8" w:name="Text225"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6FFF2D05" w14:textId="1B20C5E5" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text225"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidR="009672FF">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text241"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text241"/>
+            <w:bookmarkStart w:id="9" w:name="Text241"/>
             <w:r w:rsidR="009672FF">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text226"/>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkStart w:id="10" w:name="Text226"/>
+            <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidR="00715D1B">
               <w:t xml:space="preserve"> W,</w:t>
             </w:r>
             <w:r w:rsidR="00715D1B">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text226"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidR="009672FF">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text242"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text242"/>
+            <w:bookmarkStart w:id="11" w:name="Text242"/>
             <w:r w:rsidR="009672FF">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009672FF">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:t>VA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="1A39D33F" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F2B51A1" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Maximum Input Current</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1BE779D6" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
@@ -1824,91 +1826,91 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t>A(DC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="5C82426B" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3769DCD2" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Maximum load current</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="11" w:name="Text227"/>
+        <w:bookmarkStart w:id="12" w:name="Text227"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="73494252" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text227"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:t>A(AC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="737B3F15" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0C3ADBD1" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Power factor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="490F8557" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
@@ -1941,148 +1943,148 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="3ED8CE9F" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5A2FF8B8" w14:textId="5FFE0544" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Self-consumption</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="12" w:name="Text228"/>
+        <w:bookmarkStart w:id="13" w:name="Text228"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D65A0DA" w14:textId="53D78A73" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text228"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:t>mA</w:t>
             </w:r>
             <w:r w:rsidR="00663938">
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidR="00663938">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text240"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text240"/>
+            <w:bookmarkStart w:id="14" w:name="Text240"/>
             <w:r w:rsidR="00663938">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00663938">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00663938">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00663938">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00663938">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00663938">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00663938">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00663938">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidR="00663938">
               <w:t xml:space="preserve"> W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="16CCA1C0" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C85343E" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00C463F8">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Built-in indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
@@ -2297,86 +2299,86 @@
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve"> V  ± </w:t>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text230"/>
+            <w:bookmarkStart w:id="15" w:name="Text230"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text230"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="0B01CA66" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="160E8354" w14:textId="129E113F" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00F9329E" w:rsidP="00F66394">
             <w:r>
               <w:t>Protection A</w:t>
             </w:r>
             <w:r w:rsidR="00E23367" w:rsidRPr="00A15ECA">
               <w:t>gainst</w:t>
             </w:r>
@@ -2546,86 +2548,86 @@
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t>°C</w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:tab/>
               <w:t xml:space="preserve">Maximum:  </w:t>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text233"/>
+            <w:bookmarkStart w:id="16" w:name="Text233"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text233"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:t>°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="27155337" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C20EAEF" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>AC Charging</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="35E180C2" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
@@ -2696,101 +2698,101 @@
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DE8D419" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t xml:space="preserve">  Yes  ( </w:t>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text234"/>
+            <w:bookmarkStart w:id="17" w:name="Text234"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text234"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:t xml:space="preserve"> mV/°C/cell)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="181DAD68" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
@@ -2925,86 +2927,86 @@
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t xml:space="preserve">dB at a distance of </w:t>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text236"/>
+            <w:bookmarkStart w:id="18" w:name="Text236"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text236"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidRPr="00A15ECA">
               <w:t>meters</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23367" w:rsidRPr="00A15ECA" w14:paraId="6E506035" w14:textId="77777777" w:rsidTr="009842DF">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6E24B24C" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
             <w:r w:rsidRPr="00A15ECA">
               <w:t>Warranty Years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="10D8F58A" w14:textId="77777777" w:rsidR="00E23367" w:rsidRPr="00A15ECA" w:rsidRDefault="00E23367" w:rsidP="00126F69">
@@ -3175,52 +3177,50 @@
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A15ECA">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Others …………………………</w:t>
             </w:r>
             <w:r w:rsidR="003E79EB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7627E025" w14:textId="1FD69431" w:rsidR="00EE4A43" w:rsidRPr="00D36186" w:rsidRDefault="00EE4A43" w:rsidP="00D36186">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="39D78C34" w14:textId="650201AE" w:rsidR="00A0101D" w:rsidRPr="00F22E11" w:rsidRDefault="00F22E11" w:rsidP="00A0101D">
       <w:r w:rsidRPr="00F22E11">
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
@@ -3303,58 +3303,58 @@
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A0101D" w:rsidRPr="00F22E11">
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00EE4A43" w:rsidSect="00E72079">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1282" w:right="1440" w:bottom="461" w:left="1440" w:header="43" w:footer="230" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36BD8BBE" w14:textId="77777777" w:rsidR="008A1412" w:rsidRDefault="008A1412" w:rsidP="0098113F">
+    <w:p w14:paraId="3536C0D2" w14:textId="77777777" w:rsidR="00572F53" w:rsidRDefault="00572F53" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C26CD70" w14:textId="77777777" w:rsidR="008A1412" w:rsidRDefault="008A1412" w:rsidP="0098113F">
+    <w:p w14:paraId="7ECFD34A" w14:textId="77777777" w:rsidR="00572F53" w:rsidRDefault="00572F53" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3432,228 +3432,200 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D36186">
+    <w:r w:rsidR="00A61624">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D36186">
+    <w:r w:rsidR="00A61624">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C4C1331" w14:textId="77777777" w:rsidR="008A1412" w:rsidRDefault="008A1412" w:rsidP="0098113F">
+    <w:p w14:paraId="2D9AF720" w14:textId="77777777" w:rsidR="00572F53" w:rsidRDefault="00572F53" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FCAFA05" w14:textId="77777777" w:rsidR="008A1412" w:rsidRDefault="008A1412" w:rsidP="0098113F">
+    <w:p w14:paraId="0CFE7E93" w14:textId="77777777" w:rsidR="00572F53" w:rsidRDefault="00572F53" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2D03B0B0" w14:textId="21DAF27B" w:rsidR="00551892" w:rsidRPr="0096160E" w:rsidRDefault="0096160E" w:rsidP="0096160E">
+  <w:p w14:paraId="2D03B0B0" w14:textId="39A4A6F5" w:rsidR="00551892" w:rsidRPr="0096160E" w:rsidRDefault="0096160E" w:rsidP="003736CD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8325"/>
       </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...8 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="679523C2" wp14:editId="5F89C9D4">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="03024245" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="25C1B121" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="21ADEAC3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -3731,105 +3703,127 @@
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004F1D0D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
+    <w:r w:rsidR="00912D2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>RETS/TCH/B</w:t>
+    </w:r>
     <w:r w:rsidR="00E0543A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RETS/TCH/SI/</w:t>
+      <w:t>I/</w:t>
     </w:r>
-    <w:r w:rsidR="004F1D0D">
+    <w:r w:rsidR="00912D2C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RFOTI</w:t>
-[...10 lines deleted...]
-      <w:t>/001</w:t>
+      <w:t>RFFTBI/002</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="008A6C27">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
@@ -3965,129 +3959,140 @@
     <w:rsid w:val="000856AA"/>
     <w:rsid w:val="000B5734"/>
     <w:rsid w:val="00101797"/>
     <w:rsid w:val="001018AA"/>
     <w:rsid w:val="00137264"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001406F3"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="001C6E19"/>
     <w:rsid w:val="002174A9"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00234410"/>
     <w:rsid w:val="002365B2"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="0029639A"/>
     <w:rsid w:val="002A525D"/>
     <w:rsid w:val="00341D0C"/>
     <w:rsid w:val="0035342A"/>
     <w:rsid w:val="00357AB4"/>
+    <w:rsid w:val="003736CD"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003B2B0C"/>
     <w:rsid w:val="003C5CE7"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E2889"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003E79EB"/>
     <w:rsid w:val="003F25CB"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="0040684B"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="004733B8"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="004C518A"/>
+    <w:rsid w:val="004E6248"/>
     <w:rsid w:val="004F1D0D"/>
     <w:rsid w:val="005023A3"/>
     <w:rsid w:val="00512379"/>
     <w:rsid w:val="00551892"/>
+    <w:rsid w:val="00572F53"/>
     <w:rsid w:val="00581181"/>
     <w:rsid w:val="005B5873"/>
+    <w:rsid w:val="005C1769"/>
     <w:rsid w:val="005C1BCF"/>
     <w:rsid w:val="005C1CE9"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="005F39A6"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00663938"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006D5065"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00715D1B"/>
     <w:rsid w:val="0072402F"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00742EEB"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="007E62A6"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="00836362"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="00885020"/>
     <w:rsid w:val="00890088"/>
     <w:rsid w:val="008A1412"/>
+    <w:rsid w:val="008A6C27"/>
     <w:rsid w:val="008C2D7D"/>
+    <w:rsid w:val="00912D2C"/>
     <w:rsid w:val="0096160E"/>
     <w:rsid w:val="00961AA7"/>
     <w:rsid w:val="009672FF"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="009842DF"/>
     <w:rsid w:val="009F358A"/>
     <w:rsid w:val="00A0101D"/>
     <w:rsid w:val="00A05BE5"/>
     <w:rsid w:val="00A15ECA"/>
     <w:rsid w:val="00A33AB0"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A55DCE"/>
     <w:rsid w:val="00A6007E"/>
+    <w:rsid w:val="00A61624"/>
+    <w:rsid w:val="00A94D88"/>
+    <w:rsid w:val="00AF3C32"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B07CF3"/>
     <w:rsid w:val="00B12EAA"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B67A24"/>
     <w:rsid w:val="00B72F8C"/>
     <w:rsid w:val="00B911FD"/>
     <w:rsid w:val="00B95C78"/>
     <w:rsid w:val="00BC0933"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C463F8"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C903EE"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
+    <w:rsid w:val="00CC2F84"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D203EE"/>
     <w:rsid w:val="00D21C87"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D36186"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00DB317F"/>
     <w:rsid w:val="00E038B8"/>
     <w:rsid w:val="00E0543A"/>
     <w:rsid w:val="00E23367"/>
     <w:rsid w:val="00E57658"/>
     <w:rsid w:val="00E72079"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EE4A43"/>
     <w:rsid w:val="00F22E11"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F66394"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00F9329E"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FD43C4"/>
@@ -4727,50 +4732,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -5043,51 +5049,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AACB4DB-4FB8-450B-B779-AE64DC026AD5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4645A0-F21D-4B7F-875E-35FBD6FD0A46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>427</Words>
   <Characters>2438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>