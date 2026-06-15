--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -20,50 +20,52 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="3F75979A" w14:textId="77777777" w:rsidR="00173A2E" w:rsidRDefault="00173A2E" w:rsidP="00BF7FC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="224F7697" w14:textId="681D2E0B" w:rsidR="00137C7B" w:rsidRPr="00D4602F" w:rsidRDefault="00D4602F" w:rsidP="00BF7FC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4602F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Application Form for Random Sampling Test of</w:t>
       </w:r>
       <w:r w:rsidR="00F16CDE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -892,128 +894,128 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A003DF" w:rsidRPr="001F7B62" w14:paraId="5D570839" w14:textId="77777777" w:rsidTr="00C0704F">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32C1059A" w14:textId="77777777" w:rsidR="00A003DF" w:rsidRPr="001F7B62" w:rsidRDefault="00A003DF" w:rsidP="00D84D58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3200A217" w14:textId="3D101C61" w:rsidR="00A003DF" w:rsidRPr="001F7B62" w:rsidRDefault="00A003DF" w:rsidP="00D84D58">
             <w:r w:rsidRPr="001F7B62">
               <w:t xml:space="preserve">Nominal Capacity (W/VA): </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text225"/>
+            <w:bookmarkStart w:id="1" w:name="Text225"/>
             <w:r w:rsidRPr="001F7B62">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text225"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text226"/>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkStart w:id="2" w:name="Text226"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidR="005A3340">
               <w:t xml:space="preserve"> W</w:t>
             </w:r>
             <w:r w:rsidR="005A3340">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text226"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidR="005A3340">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F7B62">
               <w:t>VA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A003DF" w:rsidRPr="001F7B62" w14:paraId="6AB0B98B" w14:textId="77777777" w:rsidTr="00C0704F">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EE35190" w14:textId="77777777" w:rsidR="00A003DF" w:rsidRPr="001F7B62" w:rsidRDefault="00A003DF" w:rsidP="00D84D58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="pct"/>
             <w:vAlign w:val="center"/>
@@ -1315,51 +1317,50 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74146D9B" w14:textId="1B7BC456" w:rsidR="00137C7B" w:rsidRDefault="00137C7B" w:rsidP="009F2FAE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CE36645" w14:textId="77777777" w:rsidR="005551D9" w:rsidRPr="009F2FAE" w:rsidRDefault="005551D9" w:rsidP="009F2FAE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AD720B5" w14:textId="77777777" w:rsidR="005551D9" w:rsidRDefault="006D466F" w:rsidP="00CD556E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:r w:rsidRPr="006D466F">
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="006D466F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D466F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D466F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D466F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D466F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D466F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D466F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D466F">
@@ -1456,80 +1457,79 @@
       <w:r w:rsidR="009A535A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A535A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A535A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A535A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A535A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A535A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A535A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A535A">
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="009A535A">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E12A8D3" w14:textId="77777777" w:rsidR="005551D9" w:rsidRDefault="005551D9" w:rsidP="009A535A"/>
     <w:p w14:paraId="0A15151A" w14:textId="77777777" w:rsidR="00CB2436" w:rsidRPr="009A535A" w:rsidRDefault="00CB2436" w:rsidP="009A535A"/>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="009A535A" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D4EDF7B" w14:textId="77777777" w:rsidR="00061B4F" w:rsidRDefault="00061B4F" w:rsidP="0098113F">
+    <w:p w14:paraId="4472D13C" w14:textId="77777777" w:rsidR="00AB2B62" w:rsidRDefault="00AB2B62" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34153B06" w14:textId="77777777" w:rsidR="00061B4F" w:rsidRDefault="00061B4F" w:rsidP="0098113F">
+    <w:p w14:paraId="222C4A7C" w14:textId="77777777" w:rsidR="00AB2B62" w:rsidRDefault="00AB2B62" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1614,290 +1614,199 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CD556E">
+    <w:r w:rsidR="00535FB5">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CD556E">
+    <w:r w:rsidR="00535FB5">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C549EF0" w14:textId="77777777" w:rsidR="00061B4F" w:rsidRDefault="00061B4F" w:rsidP="0098113F">
+    <w:p w14:paraId="173DF3DE" w14:textId="77777777" w:rsidR="00AB2B62" w:rsidRDefault="00AB2B62" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="289A432E" w14:textId="77777777" w:rsidR="00061B4F" w:rsidRDefault="00061B4F" w:rsidP="0098113F">
+    <w:p w14:paraId="1AB8B118" w14:textId="77777777" w:rsidR="00AB2B62" w:rsidRDefault="00AB2B62" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2D03B0B0" w14:textId="332CB9D1" w:rsidR="00551892" w:rsidRDefault="003F71AA" w:rsidP="005A18FF">
+  <w:p w14:paraId="2D03B0B0" w14:textId="0CB23FA0" w:rsidR="00551892" w:rsidRDefault="005A18FF" w:rsidP="000B655F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6210"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...7 lines deleted...]
-    <w:r w:rsidR="005A18FF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="283C76CA" wp14:editId="32A5DAFB">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...80 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="5824571C" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="48347CB1" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="359BD3DC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -1996,116 +1905,171 @@
       </w:rPr>
       <w:t>RETS</w:t>
     </w:r>
     <w:r w:rsidR="00056E3C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D929CE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>TCH</w:t>
     </w:r>
-    <w:r w:rsidR="00173A2E">
+    <w:r w:rsidR="009B3290">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/SI/AF</w:t>
+      <w:t>/B</w:t>
     </w:r>
-    <w:r w:rsidR="008F71AC">
+    <w:r w:rsidR="00173A2E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RST</w:t>
+      <w:t>I/AF</w:t>
     </w:r>
-    <w:r w:rsidR="00173A2E">
+    <w:r w:rsidR="009B3290">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>SI</w:t>
+      <w:t>F</w:t>
     </w:r>
     <w:r w:rsidR="008F71AC">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/003</w:t>
+      <w:t>RST</w:t>
+    </w:r>
+    <w:r w:rsidR="009B3290">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>B</w:t>
+    </w:r>
+    <w:r w:rsidR="00173A2E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>I</w:t>
+    </w:r>
+    <w:r w:rsidR="009B3290">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/004</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00337B3B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -2336,173 +2300,184 @@
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010370"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00056E3C"/>
     <w:rsid w:val="00061B4F"/>
     <w:rsid w:val="000A0D69"/>
+    <w:rsid w:val="000A48FE"/>
+    <w:rsid w:val="000B655F"/>
     <w:rsid w:val="000E7C8A"/>
     <w:rsid w:val="00124B1B"/>
     <w:rsid w:val="00130F5F"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="00173A2E"/>
     <w:rsid w:val="001823A9"/>
     <w:rsid w:val="001F48BD"/>
     <w:rsid w:val="001F7B62"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00227F70"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="0023333F"/>
     <w:rsid w:val="00241E6D"/>
     <w:rsid w:val="00244653"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="003302B0"/>
+    <w:rsid w:val="00337B3B"/>
     <w:rsid w:val="00341E01"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F71AA"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="004702F6"/>
     <w:rsid w:val="00473C56"/>
     <w:rsid w:val="00477186"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="004B528B"/>
+    <w:rsid w:val="00535FB5"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="005551D9"/>
     <w:rsid w:val="005A18FF"/>
     <w:rsid w:val="005A3340"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00606DA2"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="00636B64"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00685560"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006A54CD"/>
     <w:rsid w:val="006D466F"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="0073508A"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="008301CD"/>
     <w:rsid w:val="00835968"/>
     <w:rsid w:val="00835DBC"/>
     <w:rsid w:val="00845C46"/>
     <w:rsid w:val="00845D8A"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008C7E97"/>
     <w:rsid w:val="008F71AC"/>
     <w:rsid w:val="0093118A"/>
     <w:rsid w:val="00951C5A"/>
     <w:rsid w:val="009528BC"/>
     <w:rsid w:val="0096460B"/>
     <w:rsid w:val="0097705E"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="009A535A"/>
+    <w:rsid w:val="009B27D0"/>
+    <w:rsid w:val="009B3290"/>
     <w:rsid w:val="009B409C"/>
     <w:rsid w:val="009F2FAE"/>
     <w:rsid w:val="00A003DF"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A8049F"/>
+    <w:rsid w:val="00AB2B62"/>
     <w:rsid w:val="00AD53C7"/>
     <w:rsid w:val="00B0599E"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B35F0A"/>
+    <w:rsid w:val="00B53106"/>
     <w:rsid w:val="00B7008B"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BC78E0"/>
     <w:rsid w:val="00BD06BE"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00BF7FC3"/>
     <w:rsid w:val="00C0704F"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C453E4"/>
     <w:rsid w:val="00C71783"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
+    <w:rsid w:val="00CB4EC3"/>
+    <w:rsid w:val="00CD2000"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00CD556E"/>
     <w:rsid w:val="00CE08CD"/>
     <w:rsid w:val="00D078EC"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D25BD5"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4602F"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D923D5"/>
     <w:rsid w:val="00D929CE"/>
     <w:rsid w:val="00DA4CEB"/>
     <w:rsid w:val="00DD0A24"/>
     <w:rsid w:val="00E80BC8"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EB716B"/>
     <w:rsid w:val="00ED0C37"/>
     <w:rsid w:val="00F16CDE"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F6334D"/>
     <w:rsid w:val="00F65771"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
+    <w:rsid w:val="00F96959"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FB7F5A"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD162C"/>
     <w:rsid w:val="00FD23DA"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
@@ -3123,50 +3098,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -3439,62 +3415,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD8734F1-CA9C-4582-AC3B-7733D394BD48}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{766153E0-EBD1-49D8-A1A2-CEBDB39347E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>447</Words>
   <Characters>2553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2995</CharactersWithSpaces>