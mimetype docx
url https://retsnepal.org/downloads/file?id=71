--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -105,65 +105,74 @@
       </w:tblGrid>
       <w:tr w:rsidR="006A184E" w14:paraId="68FFF039" w14:textId="77777777" w:rsidTr="006A184E">
         <w:trPr>
           <w:trHeight w:val="787"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DD90DF5" w14:textId="77777777" w:rsidR="006A184E" w:rsidRDefault="006A184E" w:rsidP="006A184E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RETS ID:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AF94CB1" w14:textId="77777777" w:rsidR="006A184E" w:rsidRDefault="006A184E" w:rsidP="006A184E">
+          <w:p w14:paraId="1AF94CB1" w14:textId="2E95FA83" w:rsidR="006A184E" w:rsidRDefault="006A184E" w:rsidP="006A184E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Capacity</w:t>
             </w:r>
+            <w:r w:rsidR="00F0551E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="021B3AB3" w14:textId="77777777" w:rsidR="00C039AB" w:rsidRDefault="00E27470" w:rsidP="00E27470">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314CF16D" w14:textId="77777777" w:rsidR="00E27470" w:rsidRDefault="00E27470" w:rsidP="00E27470">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
@@ -592,58 +601,58 @@
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Street Light           </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Check21"/>
+            <w:bookmarkStart w:id="1" w:name="Check21"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:t xml:space="preserve"> Flood Light       </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Others </w:t>
             </w:r>
@@ -1301,52 +1310,50 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0070731B">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="209E7F59" w14:textId="77777777" w:rsidR="0070731B" w:rsidRPr="0070731B" w:rsidRDefault="0070731B" w:rsidP="0070731B">
       <w:r w:rsidRPr="0070731B">
         <w:t>Designation:</w:t>
       </w:r>
       <w:r w:rsidRPr="0070731B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0070731B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0070731B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0070731B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0070731B">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0070731B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0070731B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0070731B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0070731B">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B883220" w14:textId="77777777" w:rsidR="0070731B" w:rsidRDefault="0070731B" w:rsidP="0070731B"/>
     <w:p w14:paraId="0828C820" w14:textId="77777777" w:rsidR="008F4BD5" w:rsidRPr="0070731B" w:rsidRDefault="008F4BD5" w:rsidP="0070731B"/>
     <w:p w14:paraId="3278182D" w14:textId="7BEA34E4" w:rsidR="008963E8" w:rsidRDefault="0070731B" w:rsidP="008963E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="930"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="0070731B">
         <w:t>Signature:</w:t>
       </w:r>
       <w:r>
@@ -1377,58 +1384,58 @@
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B87F521" w14:textId="77777777" w:rsidR="008F4BD5" w:rsidRPr="008963E8" w:rsidRDefault="008F4BD5" w:rsidP="008963E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="930"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008F4BD5" w:rsidRPr="008963E8" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4296E7D1" w14:textId="77777777" w:rsidR="00905248" w:rsidRDefault="00905248" w:rsidP="0098113F">
+    <w:p w14:paraId="7A4066F2" w14:textId="77777777" w:rsidR="00CE07C4" w:rsidRDefault="00CE07C4" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13F43F7D" w14:textId="77777777" w:rsidR="00905248" w:rsidRDefault="00905248" w:rsidP="0098113F">
+    <w:p w14:paraId="6EDBAFFC" w14:textId="77777777" w:rsidR="00CE07C4" w:rsidRDefault="00CE07C4" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1506,272 +1513,199 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00214699">
+    <w:r w:rsidR="00DE5680">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00214699">
+    <w:r w:rsidR="00DE5680">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6325C4F2" w14:textId="77777777" w:rsidR="00905248" w:rsidRDefault="00905248" w:rsidP="0098113F">
+    <w:p w14:paraId="0924A0C0" w14:textId="77777777" w:rsidR="00CE07C4" w:rsidRDefault="00CE07C4" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41BA9076" w14:textId="77777777" w:rsidR="00905248" w:rsidRDefault="00905248" w:rsidP="0098113F">
+    <w:p w14:paraId="3B7F1AE7" w14:textId="77777777" w:rsidR="00CE07C4" w:rsidRDefault="00CE07C4" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2D03B0B0" w14:textId="6B8FC43A" w:rsidR="00551892" w:rsidRDefault="00180583" w:rsidP="00180583">
+  <w:p w14:paraId="2D03B0B0" w14:textId="08A7D886" w:rsidR="00551892" w:rsidRDefault="00F94CB9" w:rsidP="00646B6D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8310"/>
       </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...8 lines deleted...]
-    <w:r w:rsidR="00F94CB9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0567E0C8" wp14:editId="7D2707EF">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...62 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="4ABDC904" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="125617EF" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="2889C620">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -1859,116 +1793,160 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00FF0B6E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>RETS</w:t>
     </w:r>
     <w:r w:rsidR="003E657E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="0071543D">
+    <w:r w:rsidR="006C43DA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>TCH/SSL/AF</w:t>
+      <w:t>TCH/S</w:t>
     </w:r>
-    <w:r w:rsidR="00550B74">
+    <w:r w:rsidR="0071543D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RST</w:t>
+      <w:t>L/AF</w:t>
     </w:r>
-    <w:r w:rsidR="0071543D">
+    <w:r w:rsidR="006C43DA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>SL</w:t>
+      <w:t>F</w:t>
     </w:r>
     <w:r w:rsidR="00550B74">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/003</w:t>
+      <w:t>RST</w:t>
+    </w:r>
+    <w:r w:rsidR="0071543D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>SL</w:t>
+    </w:r>
+    <w:r w:rsidR="006C43DA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/004</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="007B260E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -2243,133 +2221,142 @@
     <w:rsid w:val="002F6357"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003E657E"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="004C29B7"/>
     <w:rsid w:val="0053103C"/>
     <w:rsid w:val="00532764"/>
     <w:rsid w:val="00534D91"/>
     <w:rsid w:val="00542278"/>
     <w:rsid w:val="00550B74"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="0058288D"/>
     <w:rsid w:val="005A1DC9"/>
     <w:rsid w:val="005B2080"/>
     <w:rsid w:val="005B3BC5"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="005F6289"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
+    <w:rsid w:val="00646B6D"/>
     <w:rsid w:val="0065398F"/>
+    <w:rsid w:val="00674A0A"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00690FB1"/>
     <w:rsid w:val="00694045"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006A184E"/>
     <w:rsid w:val="006A42BF"/>
+    <w:rsid w:val="006C43DA"/>
     <w:rsid w:val="006E305D"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="0070731B"/>
     <w:rsid w:val="0071543D"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00740A16"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00754D3A"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="0078075E"/>
     <w:rsid w:val="00791CC6"/>
+    <w:rsid w:val="007A52A1"/>
+    <w:rsid w:val="007B260E"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00862BD8"/>
     <w:rsid w:val="008634C8"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="008736B6"/>
     <w:rsid w:val="00895734"/>
     <w:rsid w:val="008963E8"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008F4BD5"/>
     <w:rsid w:val="00905248"/>
     <w:rsid w:val="0092322E"/>
     <w:rsid w:val="00925D61"/>
     <w:rsid w:val="00930242"/>
     <w:rsid w:val="00960E0E"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="00987448"/>
     <w:rsid w:val="009A22F6"/>
     <w:rsid w:val="009D2D30"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A474A2"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A7271D"/>
     <w:rsid w:val="00A975E0"/>
     <w:rsid w:val="00AA2879"/>
     <w:rsid w:val="00AB5D79"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B35A44"/>
     <w:rsid w:val="00B4161F"/>
     <w:rsid w:val="00BA6526"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD0A6F"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C039AB"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C5007D"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CD2443"/>
+    <w:rsid w:val="00CE07C4"/>
     <w:rsid w:val="00D1265C"/>
     <w:rsid w:val="00D12BC6"/>
     <w:rsid w:val="00D17FB2"/>
     <w:rsid w:val="00D21927"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D34D9B"/>
+    <w:rsid w:val="00D432F0"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D95B87"/>
     <w:rsid w:val="00D968B2"/>
     <w:rsid w:val="00D968D3"/>
     <w:rsid w:val="00DB698D"/>
     <w:rsid w:val="00DD2405"/>
     <w:rsid w:val="00DD7334"/>
+    <w:rsid w:val="00DE5680"/>
     <w:rsid w:val="00E12654"/>
     <w:rsid w:val="00E27470"/>
     <w:rsid w:val="00E42A28"/>
     <w:rsid w:val="00E91F91"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EB3DC1"/>
     <w:rsid w:val="00EC2BB2"/>
     <w:rsid w:val="00EE5A46"/>
+    <w:rsid w:val="00F0551E"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F66022"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F7672A"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00F94C9B"/>
     <w:rsid w:val="00F94CB9"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD0AD6"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
     <w:rsid w:val="00FF0B6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2996,50 +2983,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -3297,93 +3285,93 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FAF9440-47F2-49E3-89EE-FF2B69851C56}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DFAA056-16E2-44AB-B3D4-B8612B9D5202}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>439</Words>
-  <Characters>2506</Characters>
+  <Characters>2507</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2940</CharactersWithSpaces>
+  <CharactersWithSpaces>2941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>