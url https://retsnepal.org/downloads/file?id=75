--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -7,79 +7,87 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="2639C34D" w14:textId="77777777" w:rsidR="00F213D9" w:rsidRDefault="00DE0D66" w:rsidP="0082023C">
+    <w:p w14:paraId="2639C34D" w14:textId="1583C563" w:rsidR="00F213D9" w:rsidRDefault="00183BB4" w:rsidP="0082023C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE0D66">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Reception Form PIT/RST</w:t>
+        <w:t xml:space="preserve">Reception Form PIT &amp; </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00DE0D66" w:rsidRPr="00DE0D66">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>RST</w:t>
       </w:r>
       <w:r w:rsidR="00070270">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>; Integrated SPV System (&lt;5Wp)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE0D66">
+      <w:r w:rsidR="00DE0D66" w:rsidRPr="00DE0D66">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1202C2DD" w14:textId="393B2F88" w:rsidR="00F213D9" w:rsidRPr="00F213D9" w:rsidRDefault="00F213D9" w:rsidP="00F213D9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F213D9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -9991,58 +9999,58 @@
       <w:pPr>
         <w:ind w:firstLine="432"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006F1281" w:rsidRPr="00DE0D66" w:rsidSect="0072616A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1426" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19E176F2" w14:textId="77777777" w:rsidR="00576AFE" w:rsidRDefault="00576AFE" w:rsidP="0098113F">
+    <w:p w14:paraId="59745BA6" w14:textId="77777777" w:rsidR="00177244" w:rsidRDefault="00177244" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12F21523" w14:textId="77777777" w:rsidR="00576AFE" w:rsidRDefault="00576AFE" w:rsidP="0098113F">
+    <w:p w14:paraId="1CE1601A" w14:textId="77777777" w:rsidR="00177244" w:rsidRDefault="00177244" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -10057,51 +10065,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -10120,123 +10128,123 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0082023C">
+    <w:r w:rsidR="00047FD2">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0082023C">
+    <w:r w:rsidR="00047FD2">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51BD506B" w14:textId="77777777" w:rsidR="00576AFE" w:rsidRDefault="00576AFE" w:rsidP="0098113F">
+    <w:p w14:paraId="6ACD539E" w14:textId="77777777" w:rsidR="00177244" w:rsidRDefault="00177244" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60A978FE" w14:textId="77777777" w:rsidR="00576AFE" w:rsidRDefault="00576AFE" w:rsidP="0098113F">
+    <w:p w14:paraId="45D03EA5" w14:textId="77777777" w:rsidR="00177244" w:rsidRDefault="00177244" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="2D03B0B0" w14:textId="1F726F2A" w:rsidR="00551892" w:rsidRDefault="00694537" w:rsidP="002657DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
@@ -10265,51 +10273,51 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="310C351E" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="5D905DEB" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="5A948674">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -10351,60 +10359,50 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-12pt,16.2pt" to="468pt,16.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxKC953AEAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJdqUDUdA9dlQuC&#10;ioUf4DrjxJK/NDZN+u8ZO212BQgJxMWJ7Xlv5r0Zbx8ma9gZMGrvWr5e1ZyBk77Trm/5t6+HN+84&#10;i0m4ThjvoOUXiPxh9/rVdgwN3PnBmw6QEYmLzRhaPqQUmqqKcgAr4soHcHSpPFqRaIt91aEYid2a&#10;6q6uN9XosQvoJcRIp4/zJd8VfqVAps9KRUjMtJxqS2XFsp7yWu22oulRhEHLaxniH6qwQjtKulA9&#10;iiTYd9S/UFkt0Uev0kp6W3mltISigdSs65/UPA0iQNFC5sSw2BT/H638dD4i013L7zlzwlKLnhIK&#10;3Q+J7b1zZKBHdp99GkNsKHzvjnjdxXDELHpSaPOX5LCpeHtZvIUpMUmHm/r9pq6pBfJ2Vz0DA8b0&#10;Abxl+aflRrssWzTi/DEmSkaht5B8bBwbW/52QwNQwqI3ujtoY/JlxP60N8jOglp+OFDO0mWieBFG&#10;O+OIN2uaVZS/dDEwJ/gCilyhutdzhjyPsNAKKcGldXalMFF0hikqYQFeS/sT8BqfoVBm9W/AC6Jk&#10;9i4tYKudx9+VnaZbyWqOvzkw684WnHx3Kf0t1tDQFYXXB5Kn+uW+wJ+f8e4HAAAA//8DAFBLAwQU&#10;AAYACAAAACEAa1hGvt0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fqn&#10;ThRBiFMhJBAnKkoFVzfexhHxOrLdJPw9RhzguLOjmTf1drEDm9CH3pGEzToDhtQ63VMn4fD2uLoB&#10;FqIirQZHKOELA2yby4taVdrN9IrTPnYshVColAQT41hxHlqDVoW1G5HS7+S8VTGdvuPaqzmF24GL&#10;LCu5VT2lBqNGfDDYfu7PVkJx2pWbl3exM89Z4Z8+xJxPh1nK66vl/g5YxCX+meEHP6FDk5iO7kw6&#10;sEHCShRpS5SQiwJYMtzmZRKOvwJvav5/QfMNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8SgvedwBAAAOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAa1hGvt0AAAAJAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" strokecolor="red" strokeweight="6pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...8 lines deleted...]
-      <w:t>F</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Effective Date</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00675467">
@@ -10451,83 +10449,105 @@
       </w:rPr>
       <w:t>/ISPVS</w:t>
     </w:r>
     <w:r w:rsidR="00C400D3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/RF</w:t>
     </w:r>
     <w:r w:rsidR="00BA3EBB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>PIT&amp;</w:t>
     </w:r>
-    <w:r w:rsidR="00A5243D">
+    <w:r w:rsidR="00086BDE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RST/003</w:t>
+      <w:t>RSTISPVS/005</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00AC200D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="04097C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4503852"/>
     <w:lvl w:ilvl="0" w:tplc="58F041D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
@@ -11510,141 +11530,151 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="000077AA"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00035954"/>
+    <w:rsid w:val="00047FD2"/>
     <w:rsid w:val="00070270"/>
+    <w:rsid w:val="00072BCF"/>
     <w:rsid w:val="00077449"/>
+    <w:rsid w:val="00086BDE"/>
     <w:rsid w:val="00116B97"/>
     <w:rsid w:val="00131C6E"/>
     <w:rsid w:val="00133248"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="00140280"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
+    <w:rsid w:val="00177244"/>
+    <w:rsid w:val="00183BB4"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="00261E1F"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002C556E"/>
+    <w:rsid w:val="002D5EEE"/>
     <w:rsid w:val="00355573"/>
     <w:rsid w:val="00390792"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="00486ED0"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="00576AFE"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005C1D48"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00612392"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="00634C73"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00657B8F"/>
     <w:rsid w:val="00667C7D"/>
     <w:rsid w:val="00675467"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006F1281"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="0072616A"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="0074310D"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="007B6290"/>
     <w:rsid w:val="007C274E"/>
     <w:rsid w:val="00806991"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="0082023C"/>
     <w:rsid w:val="00845938"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="008C2D7D"/>
+    <w:rsid w:val="008D03E7"/>
     <w:rsid w:val="008E253F"/>
     <w:rsid w:val="008F4AD4"/>
     <w:rsid w:val="008F5185"/>
     <w:rsid w:val="00932FC4"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="009E3103"/>
     <w:rsid w:val="009E3783"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A5243D"/>
     <w:rsid w:val="00A6007E"/>
+    <w:rsid w:val="00AC200D"/>
+    <w:rsid w:val="00B02AC1"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B112B4"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00BA3EBB"/>
     <w:rsid w:val="00BB53D0"/>
     <w:rsid w:val="00BC1252"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD3C36"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00BE79E4"/>
     <w:rsid w:val="00C00155"/>
     <w:rsid w:val="00C330A8"/>
     <w:rsid w:val="00C400D3"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CB7972"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00CF3C41"/>
+    <w:rsid w:val="00D07345"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00DD1AD2"/>
     <w:rsid w:val="00DE0D66"/>
     <w:rsid w:val="00E03552"/>
     <w:rsid w:val="00E37175"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EB7879"/>
     <w:rsid w:val="00F213D9"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -12276,50 +12306,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -12592,78 +12623,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92C484B7-F587-4D2F-8AF1-939C1162E1E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7737E74-FB58-43F2-AD9B-DE13DA60C5D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>1312</Words>
-  <Characters>7479</Characters>
+  <Characters>7481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8774</CharactersWithSpaces>
+  <CharactersWithSpaces>8776</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>