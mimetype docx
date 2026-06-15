--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -17,50 +17,52 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="60B42D7A" w14:textId="77777777" w:rsidR="00175E60" w:rsidRDefault="00175E60" w:rsidP="001D5BBA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="3E6CC7AC" w14:textId="1F2C2979" w:rsidR="00C450C1" w:rsidRPr="001D5BBA" w:rsidRDefault="001D5BBA" w:rsidP="001D5BBA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5BBA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Form for </w:t>
       </w:r>
       <w:r w:rsidR="006A7F6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -141,141 +143,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>Capacity:</w:t>
             </w:r>
             <w:r w:rsidR="00375235">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00375235">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text1"/>
-[...89 lines deleted...]
-            <w:bookmarkStart w:id="1" w:name="Text2"/>
+            <w:bookmarkStart w:id="1" w:name="Text1"/>
             <w:r w:rsidR="00375235">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00375235">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00375235">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00375235">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
@@ -305,50 +217,140 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00375235">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00375235">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidR="00375235">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve"> W, </w:t>
+            </w:r>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text2"/>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidR="00375235">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> VA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24597ED4" w14:textId="77777777" w:rsidR="006B1FAD" w:rsidRPr="00BC50F0" w:rsidRDefault="00BC50F0" w:rsidP="0080384A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7140"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC50F0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="006B1FAD">
@@ -525,52 +527,50 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04476">
         <w:t>We hereby take the ownership of all the above mentioned documents and assure that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> they are genuine and authentic. We also assure that all the products imported/manufactured by us meet the minimum quality standard label. Therefore, r</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04476">
         <w:t>egarding the quality of the products and authenticity of the documents we take full responsibility and if any discrepancy noticed at any point of time we will immediately replace the product at our own cost and bear all legal action and consequences whatsoever.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We will collect the product submitted for testing at the time of report collection; however, if we fail to collect the product within a period of one year from the date of submission, we agree and grant permission to RETS to manage or dispose of the product at its discretion, and RETS shall not be held liable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F16593C" w14:textId="77777777" w:rsidR="00360FDA" w:rsidRPr="00555291" w:rsidRDefault="00360FDA" w:rsidP="0080384A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="7DB54B4A" w14:textId="77777777" w:rsidR="00360FDA" w:rsidRPr="00A04476" w:rsidRDefault="00360FDA" w:rsidP="0080384A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04476">
         <w:t>Thanks for your cooperation</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513E808F" w14:textId="77777777" w:rsidR="00360FDA" w:rsidRPr="00DB6645" w:rsidRDefault="00360FDA" w:rsidP="0080384A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F19327" w14:textId="527C19CB" w:rsidR="00BC50F0" w:rsidRDefault="00BC50F0" w:rsidP="0080384A">
       <w:pPr>
@@ -698,58 +698,58 @@
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7627E025" w14:textId="77777777" w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidRDefault="00CB2436" w:rsidP="00137C7B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00B56FCC">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1282" w:right="1440" w:bottom="461" w:left="1440" w:header="43" w:footer="230" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A6A2D28" w14:textId="77777777" w:rsidR="00031797" w:rsidRDefault="00031797" w:rsidP="0098113F">
+    <w:p w14:paraId="6E4122EA" w14:textId="77777777" w:rsidR="00D52F81" w:rsidRDefault="00D52F81" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22576724" w14:textId="77777777" w:rsidR="00031797" w:rsidRDefault="00031797" w:rsidP="0098113F">
+    <w:p w14:paraId="22A25020" w14:textId="77777777" w:rsidR="00D52F81" w:rsidRDefault="00D52F81" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -826,245 +826,199 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00555291">
+    <w:r w:rsidR="006845EF">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00555291">
+    <w:r w:rsidR="006845EF">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="249DCD50" w14:textId="77777777" w:rsidR="00031797" w:rsidRDefault="00031797" w:rsidP="0098113F">
+    <w:p w14:paraId="2FE0A2B9" w14:textId="77777777" w:rsidR="00D52F81" w:rsidRDefault="00D52F81" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52586F35" w14:textId="77777777" w:rsidR="00031797" w:rsidRDefault="00031797" w:rsidP="0098113F">
+    <w:p w14:paraId="4BED7327" w14:textId="77777777" w:rsidR="00D52F81" w:rsidRDefault="00D52F81" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2D03B0B0" w14:textId="302A8DCA" w:rsidR="00551892" w:rsidRDefault="00FA055D" w:rsidP="00FA055D">
+  <w:p w14:paraId="2D03B0B0" w14:textId="102DA1A1" w:rsidR="00551892" w:rsidRDefault="00C52C35" w:rsidP="008863AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8325"/>
       </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...8 lines deleted...]
-    <w:r w:rsidR="00C52C35">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B8E40D8" wp14:editId="4B5A7CBA">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...35 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="1FCA2AC0" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="73761D4F" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="11E1860A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -1152,116 +1106,127 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00146E24">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>RETS</w:t>
     </w:r>
     <w:r w:rsidR="00D21D5C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00175E60">
+    <w:r w:rsidR="00832ECF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>TCH/SI/AF</w:t>
+      <w:t>TCH/B</w:t>
     </w:r>
-    <w:r w:rsidR="00146E24">
+    <w:r w:rsidR="00175E60">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>PIT</w:t>
+      <w:t>I/AF</w:t>
     </w:r>
-    <w:r w:rsidR="00175E60">
+    <w:r w:rsidR="00832ECF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>SI</w:t>
-[...10 lines deleted...]
-      <w:t>/002</w:t>
+      <w:t>FTBI/001</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="002415F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -1614,150 +1579,166 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00031797"/>
     <w:rsid w:val="00083F95"/>
     <w:rsid w:val="000E3063"/>
     <w:rsid w:val="00117E11"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
+    <w:rsid w:val="00146479"/>
     <w:rsid w:val="00146E24"/>
     <w:rsid w:val="001605E1"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="00175E60"/>
     <w:rsid w:val="001D5BBA"/>
+    <w:rsid w:val="002233A0"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
+    <w:rsid w:val="002415F0"/>
     <w:rsid w:val="00242338"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
+    <w:rsid w:val="002B13DB"/>
     <w:rsid w:val="002E0D45"/>
     <w:rsid w:val="00341464"/>
     <w:rsid w:val="003475EC"/>
     <w:rsid w:val="00352954"/>
     <w:rsid w:val="00360FDA"/>
     <w:rsid w:val="00375235"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003A6B55"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003E5D8A"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="00520C52"/>
     <w:rsid w:val="005379BD"/>
     <w:rsid w:val="00540751"/>
     <w:rsid w:val="00540AA8"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="00555291"/>
     <w:rsid w:val="005B5873"/>
+    <w:rsid w:val="005E1403"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00606E14"/>
     <w:rsid w:val="006073E6"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00683AE7"/>
+    <w:rsid w:val="006845EF"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006A7F6A"/>
     <w:rsid w:val="006B1FAD"/>
+    <w:rsid w:val="006D70EF"/>
     <w:rsid w:val="007025B3"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="007470D5"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00753DF9"/>
     <w:rsid w:val="00763645"/>
+    <w:rsid w:val="007A7409"/>
     <w:rsid w:val="007E399F"/>
     <w:rsid w:val="007E7FED"/>
     <w:rsid w:val="0080384A"/>
+    <w:rsid w:val="00812EBF"/>
     <w:rsid w:val="008130BB"/>
+    <w:rsid w:val="00832ECF"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00853EFD"/>
     <w:rsid w:val="00856119"/>
     <w:rsid w:val="00867C4C"/>
+    <w:rsid w:val="008863AB"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008C50A4"/>
     <w:rsid w:val="0091431F"/>
     <w:rsid w:val="00935F3C"/>
     <w:rsid w:val="009518E1"/>
+    <w:rsid w:val="00960EA5"/>
     <w:rsid w:val="00961680"/>
     <w:rsid w:val="00967694"/>
     <w:rsid w:val="0098113F"/>
+    <w:rsid w:val="009A2DE1"/>
     <w:rsid w:val="009F4B78"/>
     <w:rsid w:val="00A06096"/>
     <w:rsid w:val="00A226DB"/>
     <w:rsid w:val="00A318B8"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00AA2321"/>
     <w:rsid w:val="00AC4D66"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B56FCC"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BC50F0"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C52C35"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C97F08"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CD2443"/>
+    <w:rsid w:val="00CF0851"/>
     <w:rsid w:val="00D21D5C"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
+    <w:rsid w:val="00D52F81"/>
     <w:rsid w:val="00DA6B5E"/>
     <w:rsid w:val="00DB2722"/>
     <w:rsid w:val="00DB6645"/>
     <w:rsid w:val="00E07526"/>
     <w:rsid w:val="00E575A3"/>
+    <w:rsid w:val="00E62D17"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EB6539"/>
     <w:rsid w:val="00EE3E65"/>
     <w:rsid w:val="00EF7E82"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA055D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FC6476"/>
     <w:rsid w:val="00FC6FF7"/>
     <w:rsid w:val="00FD14B6"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
     <w:rsid w:val="00FE2B48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -2387,50 +2368,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2688,66 +2670,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D908C6A4-A92B-47D8-B2CF-900E305A45E8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DC170CB-8C6A-4BF4-9740-91E28C5FF511}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>246</Words>
   <Characters>1405</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>