--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -1,46 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="60B42D7A" w14:textId="77777777" w:rsidR="00175E60" w:rsidRDefault="00175E60" w:rsidP="001D5BBA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -85,55 +81,59 @@
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Grid</w:t>
       </w:r>
       <w:r w:rsidR="00EC5055">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Connected</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5BBA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inverter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224F7697" w14:textId="2844D7B8" w:rsidR="00137C7B" w:rsidRDefault="00C450C1" w:rsidP="00C450C1">
+    <w:p w14:paraId="224F7697" w14:textId="2844D7B8" w:rsidR="00137C7B" w:rsidRPr="00675D57" w:rsidRDefault="00C450C1" w:rsidP="00C450C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
         </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="67"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2796"/>
       </w:tblGrid>
       <w:tr w:rsidR="006073E6" w14:paraId="75E4CE86" w14:textId="77777777" w:rsidTr="006073E6">
         <w:trPr>
           <w:trHeight w:val="710"/>
@@ -249,75 +249,105 @@
       <w:r>
         <w:t xml:space="preserve"> some samples of grid-connected inverters, which have also been installed at the site. Detailed information regarding the inverters and their respective installation sites is provided in the attached reception form. We hereby request you to proceed with the next steps under the Technical Inspection category in accordance with your applicable rules and testing procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B74EF1F" w14:textId="2B001868" w:rsidR="00BC50F0" w:rsidRPr="00BC50F0" w:rsidRDefault="00BC50F0" w:rsidP="009E1B95">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC50F0">
         <w:t>We have provided the following documents:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70063A6C" w14:textId="77777777" w:rsidR="00BC50F0" w:rsidRDefault="00BC50F0" w:rsidP="00BC50F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC50F0">
         <w:t xml:space="preserve">Duly filled Reception form </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46549EDB" w14:textId="1942FF06" w:rsidR="00FC26E8" w:rsidRPr="00BC50F0" w:rsidRDefault="00BF4E6F" w:rsidP="00BC50F0">
+    <w:p w14:paraId="46549EDB" w14:textId="01971888" w:rsidR="00FC26E8" w:rsidRPr="00BC50F0" w:rsidRDefault="00BF4E6F" w:rsidP="00BC50F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="003B663C">
         <w:t xml:space="preserve">est certificates from IEC accredited laboratory; </w:t>
       </w:r>
       <w:r w:rsidR="00FC26E8">
-        <w:t xml:space="preserve">IEC 61727:2004, IEC 62116:2004, IEC62891:2020, IEC </w:t>
+        <w:t>IEC 61727:2004, IEC 62116:2004, IEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00214F3C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC26E8">
+        <w:t>62891:2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00214F3C">
+        <w:t xml:space="preserve"> (Voluntary)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC26E8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00214F3C">
+        <w:t xml:space="preserve">IEC 61683:1999, IEC 61000, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC26E8">
+        <w:t xml:space="preserve">IEC </w:t>
       </w:r>
       <w:r w:rsidR="00BF59A2">
         <w:t>62109-1:2010</w:t>
       </w:r>
+      <w:r w:rsidR="00FE5288">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5288">
+        <w:t xml:space="preserve">Part 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5288">
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0172">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="003B663C">
-        <w:t xml:space="preserve"> &amp; IEC 62109-2:2011</w:t>
+        <w:t>IEC 62109-2:2011</w:t>
       </w:r>
       <w:r w:rsidR="00BF59A2">
-        <w:t xml:space="preserve"> Part 1 and Part 2</w:t>
+        <w:t xml:space="preserve"> Part 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FC29FC" w14:textId="5F462467" w:rsidR="00BC50F0" w:rsidRPr="00BC50F0" w:rsidRDefault="00BC50F0" w:rsidP="00BC50F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC50F0">
         <w:t xml:space="preserve">Document of agreement between local importer and principle </w:t>
       </w:r>
       <w:r w:rsidR="00B15FD6">
         <w:t>Grid Connected</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:t xml:space="preserve"> Inv</w:t>
       </w:r>
       <w:r w:rsidR="008C50A4">
         <w:t>erter manufacturer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B1E5C6" w14:textId="7007A11F" w:rsidR="00BC50F0" w:rsidRDefault="00F73A5D" w:rsidP="00BC50F0">
       <w:pPr>
@@ -439,188 +469,194 @@
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC50F0">
         <w:t>Others: ……………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3E01A7" w14:textId="16CC8327" w:rsidR="00BC50F0" w:rsidRPr="00961680" w:rsidRDefault="00BC50F0" w:rsidP="00BC50F0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00961680">
         <w:t>We hereby take the ownership of all the above mentioned documents and assure that they are genuine and authentic. We also assure that all th</w:t>
       </w:r>
       <w:r w:rsidR="00DE7A93">
         <w:t>e products imported/manufactured</w:t>
       </w:r>
       <w:r w:rsidRPr="00961680">
         <w:t xml:space="preserve"> by us meet the prevailing NEPQA standard. Therefore, regarding the quality of the products and authenticity of the documents we take full responsibility and if any discrepancy noticed at any point of time we will immediately replace the product at our own cost and bear all legal action and consequences whatsoever.</w:t>
       </w:r>
       <w:r w:rsidR="00C97F08" w:rsidRPr="00961680">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF7A886" w14:textId="77777777" w:rsidR="00961680" w:rsidRDefault="00BC50F0" w:rsidP="00CD32D4">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="3AF7A886" w14:textId="77777777" w:rsidR="00961680" w:rsidRDefault="00BC50F0" w:rsidP="00675D57">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC50F0">
         <w:t>Thanks for your cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC29092" w14:textId="77777777" w:rsidR="00884BCF" w:rsidRPr="00FF48EC" w:rsidRDefault="00884BCF" w:rsidP="00961680">
+    <w:p w14:paraId="5FC29092" w14:textId="77777777" w:rsidR="00884BCF" w:rsidRPr="00675D57" w:rsidRDefault="00884BCF" w:rsidP="00961680">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F19327" w14:textId="19E7300C" w:rsidR="00BC50F0" w:rsidRDefault="00BC50F0" w:rsidP="00961680">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC50F0">
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
         <w:t>Company Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F4F049" w14:textId="77777777" w:rsidR="00961680" w:rsidRPr="00BC50F0" w:rsidRDefault="00961680" w:rsidP="00961680">
+    <w:p w14:paraId="09F4F049" w14:textId="77777777" w:rsidR="00961680" w:rsidRPr="00675D57" w:rsidRDefault="00961680" w:rsidP="00961680">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BA737CD" w14:textId="6DE05826" w:rsidR="00BC50F0" w:rsidRDefault="00BC50F0" w:rsidP="00961680">
       <w:r w:rsidRPr="00BC50F0">
         <w:t>Designation:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
         <w:t>Stamp:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B2E262" w14:textId="77777777" w:rsidR="00961680" w:rsidRPr="00BC50F0" w:rsidRDefault="00961680" w:rsidP="00961680"/>
+    <w:p w14:paraId="14B2E262" w14:textId="77777777" w:rsidR="00961680" w:rsidRPr="00675D57" w:rsidRDefault="00961680" w:rsidP="00961680">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:p w14:paraId="7627E025" w14:textId="0FAE38FF" w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidRDefault="00BC50F0" w:rsidP="00FF48EC">
       <w:r w:rsidRPr="00BC50F0">
         <w:t>Signature:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50F0">
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00037846">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1282" w:right="1440" w:bottom="461" w:left="1440" w:header="43" w:footer="230" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="757AEA93" w14:textId="77777777" w:rsidR="005420C5" w:rsidRDefault="005420C5" w:rsidP="0098113F">
+    <w:p w14:paraId="51F8B505" w14:textId="77777777" w:rsidR="000A6C4E" w:rsidRDefault="000A6C4E" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CE068FC" w14:textId="77777777" w:rsidR="005420C5" w:rsidRDefault="005420C5" w:rsidP="0098113F">
+    <w:p w14:paraId="7A06E170" w14:textId="77777777" w:rsidR="000A6C4E" w:rsidRDefault="000A6C4E" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -648,324 +684,248 @@
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="0CE981F9" w14:textId="77777777" w:rsidR="000B625F" w:rsidRDefault="000B625F">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FF48EC">
+    <w:r w:rsidR="00675D57">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FF48EC">
+    <w:r w:rsidR="00675D57">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54D6A264" w14:textId="77777777" w:rsidR="005420C5" w:rsidRDefault="005420C5" w:rsidP="0098113F">
+    <w:p w14:paraId="451FE352" w14:textId="77777777" w:rsidR="000A6C4E" w:rsidRDefault="000A6C4E" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0912B0C4" w14:textId="77777777" w:rsidR="005420C5" w:rsidRDefault="005420C5" w:rsidP="0098113F">
+    <w:p w14:paraId="5B04F093" w14:textId="77777777" w:rsidR="000A6C4E" w:rsidRDefault="000A6C4E" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="5D0224A6" w14:textId="77777777" w:rsidR="000B625F" w:rsidRDefault="000B625F">
-[...9 lines deleted...]
-  <w:p w14:paraId="2D03B0B0" w14:textId="302A8DCA" w:rsidR="00551892" w:rsidRDefault="00FA055D" w:rsidP="00FA055D">
+  <w:p w14:paraId="2D03B0B0" w14:textId="454DD36B" w:rsidR="00551892" w:rsidRDefault="00C52C35" w:rsidP="007E29E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8325"/>
       </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...8 lines deleted...]
-    <w:r w:rsidR="00C52C35">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B8E40D8" wp14:editId="4B5A7CBA">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...35 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="3D486583" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="2D0724D6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="11E1860A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -1053,127 +1013,150 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00146E24">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>RETS</w:t>
     </w:r>
     <w:r w:rsidR="00D21D5C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00175E60">
+    <w:r w:rsidR="007E246E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>TCH/SI/AF</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="000B625F">
+      <w:t>TCH/GC</w:t>
+    </w:r>
+    <w:r w:rsidR="00175E60">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>OV</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00175E60">
+      <w:t>I/AF</w:t>
+    </w:r>
+    <w:r w:rsidR="007E246E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>SI</w:t>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="007A37E6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>TIGCI</w:t>
     </w:r>
     <w:r w:rsidR="000B625F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/001</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
-[...10 lines deleted...]
-    </w:pPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="007A37E6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1402,208 +1385,226 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00022F27"/>
     <w:rsid w:val="00037846"/>
     <w:rsid w:val="000536D5"/>
+    <w:rsid w:val="00076762"/>
+    <w:rsid w:val="00082935"/>
     <w:rsid w:val="00083F95"/>
     <w:rsid w:val="0009265B"/>
+    <w:rsid w:val="000A6C4E"/>
     <w:rsid w:val="000B08C7"/>
     <w:rsid w:val="000B625F"/>
+    <w:rsid w:val="000C0EFF"/>
     <w:rsid w:val="000F02D0"/>
     <w:rsid w:val="000F53DE"/>
     <w:rsid w:val="00117E11"/>
     <w:rsid w:val="001216F6"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
+    <w:rsid w:val="00142A72"/>
     <w:rsid w:val="00146E24"/>
     <w:rsid w:val="0015622D"/>
     <w:rsid w:val="001605E1"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="00175E60"/>
     <w:rsid w:val="001775DC"/>
+    <w:rsid w:val="001974CF"/>
     <w:rsid w:val="001C7A6E"/>
     <w:rsid w:val="001D5BBA"/>
     <w:rsid w:val="001F0692"/>
+    <w:rsid w:val="00214F3C"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002C73C0"/>
     <w:rsid w:val="002E0D45"/>
+    <w:rsid w:val="00336859"/>
     <w:rsid w:val="00341464"/>
     <w:rsid w:val="003475EC"/>
     <w:rsid w:val="00352954"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003A6B55"/>
     <w:rsid w:val="003B663C"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="00444BE4"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="004A1D7E"/>
+    <w:rsid w:val="004A4572"/>
     <w:rsid w:val="005379BD"/>
     <w:rsid w:val="00540751"/>
     <w:rsid w:val="005420C5"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="00580064"/>
     <w:rsid w:val="005B517A"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005D78AA"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="005F41B0"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00606E14"/>
     <w:rsid w:val="006073E6"/>
     <w:rsid w:val="00621641"/>
+    <w:rsid w:val="00634B01"/>
     <w:rsid w:val="006479BD"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00655F82"/>
+    <w:rsid w:val="00675D57"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006B1FAD"/>
     <w:rsid w:val="006B6E25"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="0071537B"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00736135"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00755662"/>
     <w:rsid w:val="007619F4"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00765D46"/>
+    <w:rsid w:val="007A37E6"/>
     <w:rsid w:val="007C387F"/>
+    <w:rsid w:val="007E246E"/>
+    <w:rsid w:val="007E29E5"/>
     <w:rsid w:val="007E399F"/>
     <w:rsid w:val="007E7FED"/>
     <w:rsid w:val="00807BED"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00853EFD"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="00870EF6"/>
     <w:rsid w:val="00884BCF"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008C50A4"/>
     <w:rsid w:val="008D1677"/>
     <w:rsid w:val="00932855"/>
     <w:rsid w:val="00935F3C"/>
     <w:rsid w:val="00961680"/>
     <w:rsid w:val="00966C30"/>
     <w:rsid w:val="00967694"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="00983D08"/>
     <w:rsid w:val="009876FF"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009F4B78"/>
     <w:rsid w:val="00A06096"/>
     <w:rsid w:val="00A318B8"/>
     <w:rsid w:val="00A33C4D"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A45F18"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A86EFC"/>
     <w:rsid w:val="00AA06B7"/>
     <w:rsid w:val="00AC4D66"/>
     <w:rsid w:val="00AC7AFA"/>
+    <w:rsid w:val="00AF0172"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B15FD6"/>
     <w:rsid w:val="00B206D1"/>
     <w:rsid w:val="00B31C41"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BC50F0"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00BF4E6F"/>
     <w:rsid w:val="00BF59A2"/>
+    <w:rsid w:val="00C274A0"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C52C35"/>
     <w:rsid w:val="00C72887"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C97F08"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00CD32D4"/>
     <w:rsid w:val="00D21D5C"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00DA6B5E"/>
     <w:rsid w:val="00DB10AD"/>
     <w:rsid w:val="00DE7A93"/>
     <w:rsid w:val="00DF7732"/>
     <w:rsid w:val="00E07526"/>
     <w:rsid w:val="00E349B2"/>
     <w:rsid w:val="00E575A3"/>
     <w:rsid w:val="00E65A38"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EB6287"/>
     <w:rsid w:val="00EB6539"/>
     <w:rsid w:val="00EC5055"/>
     <w:rsid w:val="00EE3E65"/>
     <w:rsid w:val="00EF7E82"/>
     <w:rsid w:val="00F23BE6"/>
+    <w:rsid w:val="00F624F2"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F73A5D"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA055D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC26E8"/>
     <w:rsid w:val="00FC561B"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FC6FF7"/>
     <w:rsid w:val="00FD14B6"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
     <w:rsid w:val="00FE2B48"/>
+    <w:rsid w:val="00FE5288"/>
     <w:rsid w:val="00FF48EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2218,59 +2219,60 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2519,94 +2521,94 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47190FCB-D214-4BBF-8CC0-1BDB9E3DE5E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB219078-FF56-4345-8C7E-4E8A90393D1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>274</Words>
-  <Characters>1563</Characters>
+  <Words>279</Words>
+  <Characters>1595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1834</CharactersWithSpaces>
+  <CharactersWithSpaces>1871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>