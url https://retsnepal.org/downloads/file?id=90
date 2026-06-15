--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -1,106 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="36F68CF1" w14:textId="44BF29F8" w:rsidR="00137C7B" w:rsidRPr="00137C7B" w:rsidRDefault="00890088" w:rsidP="00CD4A45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00890088">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception Form for </w:t>
       </w:r>
       <w:r w:rsidR="00912721">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Technical Inspection</w:t>
       </w:r>
       <w:r w:rsidR="00E20B72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Grid Connected </w:t>
       </w:r>
       <w:r w:rsidRPr="00890088">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Inverter</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4853" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3258"/>
         <w:gridCol w:w="2940"/>
         <w:gridCol w:w="2772"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A15ECA" w:rsidRPr="00A15ECA" w14:paraId="57A31E61" w14:textId="77777777" w:rsidTr="00D7277A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3051,76 +3047,72 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F22E11">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A0101D" w:rsidRPr="00F22E11">
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00EE4A43" w:rsidSect="005A1F39">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1282" w:right="1440" w:bottom="461" w:left="1440" w:header="43" w:footer="230" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B4A5846" w14:textId="77777777" w:rsidR="00E778DF" w:rsidRDefault="00E778DF" w:rsidP="0098113F">
+    <w:p w14:paraId="0D278A46" w14:textId="77777777" w:rsidR="000D0F89" w:rsidRDefault="000D0F89" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="036549A3" w14:textId="77777777" w:rsidR="00E778DF" w:rsidRDefault="00E778DF" w:rsidP="0098113F">
+    <w:p w14:paraId="600AF00B" w14:textId="77777777" w:rsidR="000D0F89" w:rsidRDefault="000D0F89" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3134,321 +3126,263 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CD4A45">
+    <w:r w:rsidR="004932FA">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CD4A45">
+    <w:r w:rsidR="004932FA">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6734D4EE" w14:textId="77777777" w:rsidR="00E778DF" w:rsidRDefault="00E778DF" w:rsidP="0098113F">
+    <w:p w14:paraId="3647F07A" w14:textId="77777777" w:rsidR="000D0F89" w:rsidRDefault="000D0F89" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="687C1388" w14:textId="77777777" w:rsidR="00E778DF" w:rsidRDefault="00E778DF" w:rsidP="0098113F">
+    <w:p w14:paraId="5F1F804E" w14:textId="77777777" w:rsidR="000D0F89" w:rsidRDefault="000D0F89" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2108286C" w14:textId="77777777" w:rsidR="002666BA" w:rsidRDefault="002666BA">
-[...9 lines deleted...]
-  <w:p w14:paraId="2D03B0B0" w14:textId="21DAF27B" w:rsidR="00551892" w:rsidRPr="0096160E" w:rsidRDefault="0096160E" w:rsidP="0096160E">
+  <w:p w14:paraId="2D03B0B0" w14:textId="4E19B0D4" w:rsidR="00551892" w:rsidRPr="0096160E" w:rsidRDefault="0096160E" w:rsidP="00B64946">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8325"/>
       </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...8 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="679523C2" wp14:editId="5F89C9D4">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...17 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="01ED5DDE" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="24BF9B11" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="21ADEAC3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -3526,116 +3460,172 @@
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004F1D0D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
+    <w:r w:rsidR="00171CE0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>RETS/TCH/GCI</w:t>
+    </w:r>
     <w:r w:rsidR="00E0543A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RETS/TCH/SI/</w:t>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00171CE0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>RFFT</w:t>
     </w:r>
     <w:r w:rsidR="002666BA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RFOVSI</w:t>
+      <w:t>I</w:t>
+    </w:r>
+    <w:r w:rsidR="00894F7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>GCI</w:t>
     </w:r>
     <w:r w:rsidR="00B911FD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/001</w:t>
+      <w:t>/00</w:t>
+    </w:r>
+    <w:r w:rsidR="00C96C63">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00C96C63">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3720,224 +3710,238 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="000353D7"/>
     <w:rsid w:val="0006107F"/>
     <w:rsid w:val="00074487"/>
     <w:rsid w:val="00084F23"/>
     <w:rsid w:val="000856AA"/>
     <w:rsid w:val="000C2018"/>
     <w:rsid w:val="000C3C08"/>
+    <w:rsid w:val="000D0F89"/>
     <w:rsid w:val="000D6BA3"/>
+    <w:rsid w:val="000F75EB"/>
     <w:rsid w:val="001114F4"/>
     <w:rsid w:val="00114FFA"/>
     <w:rsid w:val="00122840"/>
+    <w:rsid w:val="00123F77"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001579AE"/>
     <w:rsid w:val="001669DF"/>
+    <w:rsid w:val="00171CE0"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="0018058B"/>
     <w:rsid w:val="001A2B21"/>
+    <w:rsid w:val="001C166B"/>
+    <w:rsid w:val="001F2B36"/>
     <w:rsid w:val="0020729C"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
+    <w:rsid w:val="00234390"/>
     <w:rsid w:val="00250593"/>
     <w:rsid w:val="002520C9"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002625E9"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="002666BA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="00286A37"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002A525D"/>
     <w:rsid w:val="002E3343"/>
     <w:rsid w:val="00325A46"/>
     <w:rsid w:val="003425E1"/>
     <w:rsid w:val="003933B4"/>
     <w:rsid w:val="003966F3"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="0040684B"/>
     <w:rsid w:val="00426686"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="004733B8"/>
     <w:rsid w:val="0047526E"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="004932FA"/>
     <w:rsid w:val="004B0C6D"/>
     <w:rsid w:val="004F1D0D"/>
     <w:rsid w:val="004F565F"/>
     <w:rsid w:val="005023A3"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="005A167A"/>
     <w:rsid w:val="005A1F39"/>
     <w:rsid w:val="005B421C"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0064018B"/>
+    <w:rsid w:val="006528DE"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00673964"/>
     <w:rsid w:val="00673A8F"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006B5F08"/>
     <w:rsid w:val="006B7832"/>
     <w:rsid w:val="006C1331"/>
     <w:rsid w:val="006C1B94"/>
     <w:rsid w:val="006D155C"/>
     <w:rsid w:val="007000E8"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00720DB9"/>
     <w:rsid w:val="0072402F"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00747D23"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00797538"/>
     <w:rsid w:val="007A336B"/>
     <w:rsid w:val="007D2999"/>
     <w:rsid w:val="007E62A6"/>
     <w:rsid w:val="007F60A9"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="008144DD"/>
     <w:rsid w:val="00836362"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="00885020"/>
     <w:rsid w:val="00890088"/>
+    <w:rsid w:val="00894F7D"/>
     <w:rsid w:val="00897790"/>
     <w:rsid w:val="008B7DF0"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008D3AEC"/>
     <w:rsid w:val="00912721"/>
     <w:rsid w:val="0096160E"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="009831E5"/>
     <w:rsid w:val="009A7F88"/>
+    <w:rsid w:val="009C5791"/>
     <w:rsid w:val="00A0101D"/>
     <w:rsid w:val="00A15ECA"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A3654B"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00A91B94"/>
     <w:rsid w:val="00AB2A31"/>
     <w:rsid w:val="00AB4973"/>
     <w:rsid w:val="00B000B5"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B42B4A"/>
+    <w:rsid w:val="00B64946"/>
     <w:rsid w:val="00B911FD"/>
     <w:rsid w:val="00BC0933"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C02AC1"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C7687A"/>
     <w:rsid w:val="00C776C3"/>
+    <w:rsid w:val="00C96C63"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00CD4A45"/>
+    <w:rsid w:val="00CF2626"/>
     <w:rsid w:val="00D05FC8"/>
     <w:rsid w:val="00D13354"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D45532"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D46FA5"/>
     <w:rsid w:val="00D47402"/>
     <w:rsid w:val="00D51D5E"/>
     <w:rsid w:val="00D7277A"/>
     <w:rsid w:val="00D74014"/>
     <w:rsid w:val="00D84346"/>
     <w:rsid w:val="00DB14B5"/>
     <w:rsid w:val="00DD22F4"/>
     <w:rsid w:val="00E0543A"/>
     <w:rsid w:val="00E20B72"/>
     <w:rsid w:val="00E23367"/>
     <w:rsid w:val="00E778DF"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EC16ED"/>
     <w:rsid w:val="00EE4A43"/>
     <w:rsid w:val="00F22E11"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F24202"/>
+    <w:rsid w:val="00F46BFE"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FA650C"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
@@ -4558,59 +4562,60 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4874,51 +4879,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08E0669E-1525-4B30-871C-2F92BA60678E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8626560-9413-4925-A585-14536C0D7524}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>371</Words>
   <Characters>2115</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>