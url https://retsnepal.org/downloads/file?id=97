--- v1 (2026-01-30)
+++ v2 (2026-06-15)
@@ -20,52 +20,50 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00137C7B" w:rsidRPr="009D4708" w:rsidRDefault="009D4708" w:rsidP="000C697C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
           <w:tab w:val="center" w:pos="4513"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009D4708">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Recepti</w:t>
       </w:r>
       <w:r w:rsidR="00175C66">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">on Form for </w:t>
       </w:r>
       <w:r w:rsidR="00A15847">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -125,169 +123,171 @@
             <w:tcW w:w="1843" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006627DC" w:rsidRPr="006627DC" w:rsidRDefault="006627DC" w:rsidP="00324A34">
             <w:r w:rsidRPr="006627DC">
               <w:t>Manufacturer’s Name (Lamp)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006627DC" w:rsidRPr="006627DC" w:rsidRDefault="00FD79E2" w:rsidP="00324A34">
             <w:r w:rsidRPr="006627DC">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text1"/>
+            <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006627DC">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006627DC">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006627DC" w:rsidRPr="006627DC" w:rsidTr="003801C6">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006627DC" w:rsidRPr="006627DC" w:rsidRDefault="006627DC" w:rsidP="00324A34">
             <w:r w:rsidRPr="006627DC">
               <w:t>Manufacturer’s Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006627DC" w:rsidRPr="006627DC" w:rsidRDefault="001C1172" w:rsidP="00324A34">
             <w:r>
               <w:t xml:space="preserve">Mailing: </w:t>
             </w:r>
             <w:r w:rsidR="00FD79E2" w:rsidRPr="006627DC">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text2"/>
+            <w:bookmarkStart w:id="1" w:name="Text2"/>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00FD79E2" w:rsidRPr="006627DC">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006627DC" w:rsidRPr="006627DC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FD79E2" w:rsidRPr="006627DC">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006627DC" w:rsidRPr="006627DC" w:rsidTr="003801C6">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006627DC" w:rsidRPr="006627DC" w:rsidRDefault="006627DC" w:rsidP="00324A34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3157" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006627DC" w:rsidRPr="006627DC" w:rsidRDefault="001C1172" w:rsidP="00324A34">
             <w:r>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
@@ -4358,58 +4358,58 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F96420" w:rsidRPr="00F96420">
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00686520" w:rsidRDefault="00686520" w:rsidP="0098113F">
+    <w:p w:rsidR="00E43D06" w:rsidRDefault="00E43D06" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00686520" w:rsidRDefault="00686520" w:rsidP="0098113F">
+    <w:p w:rsidR="00E43D06" w:rsidRDefault="00E43D06" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4480,254 +4480,265 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidR="00FD79E2" w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00FD79E2" w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000C697C">
+    <w:r w:rsidR="00284056">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00FD79E2" w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
-      <w:r w:rsidR="000C697C" w:rsidRPr="000C697C">
+      <w:r w:rsidR="00284056" w:rsidRPr="00284056">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00686520" w:rsidRDefault="00686520" w:rsidP="0098113F">
+    <w:p w:rsidR="00E43D06" w:rsidRDefault="00E43D06" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00686520" w:rsidRDefault="00686520" w:rsidP="0098113F">
+    <w:p w:rsidR="00E43D06" w:rsidRDefault="00E43D06" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00551892" w:rsidRPr="003229FA" w:rsidRDefault="00320C2D" w:rsidP="00EE437B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8190"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52F6AB91" wp14:editId="5C20B16A">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01DA504E" wp14:editId="2F478353">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00686520" w:rsidP="00FD42B9">
+  <w:p w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00E43D06" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:pict>
         <v:line id="Straight Connector 3" o:spid="_x0000_s2049" style="position:absolute;z-index:251659264;visibility:visible;mso-width-relative:margin" from="-10.5pt,16.3pt" to="471.75pt,16.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxxSBE3gEAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KcxikEyzk4cC9F&#10;azTpB9AUKRHgC0vWkv++S0pWgrYIkKI6UHzszO4Ml9v70WhyFhCUsw2tViUlwnLXKts19MfT4cMn&#10;SkJktmXaWdHQiwj0fvf+3XbwtVi73ulWAEESG+rBN7SP0ddFEXgvDAsr54XFQ+nAsIhL6IoW2IDs&#10;RhfrstwUg4PWg+MiBNx9mA7pLvNLKXj8JmUQkeiGYm0xj5DHUxqL3ZbVHTDfKz6Xwf6hCsOUxaQL&#10;1QOLjPwE9QeVURxccDKuuDOFk1JxkTWgmqr8Tc1jz7zIWtCc4Bebwv+j5V/PRyCqbegNJZYZvKLH&#10;CEx1fSR7Zy0a6IDcJJ8GH2oM39sjzKvgj5BEjxJM+qMcMmZvL4u3YoyE4+amWn+8vbulhF/Pimeg&#10;hxA/C2dImjRUK5tks5qdv4SIyTD0GpK2tSVDQ+822AA5LDit2oPSOh0G6E57DeTM8MoPhxK/VD1S&#10;vAjDlba4mTRNKvIsXrSYEnwXEl3BuqspQ+pHsdAyzoWN1cyrLUYnmMQSFuBc2mvAOT5BRe7Vt4AX&#10;RM7sbFzARlkHfys7jteS5RR/dWDSnSw4ufaS7zdbg02XnZsfSOrql+sMf37Gu18AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCeAvaB3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;WidOiCDEqRASiBNVSwVXN97GEfE6it0k/D1GHOA4O6PZN9VmsT2bcPSdIwnpOgGG1DjdUSvh8Pa0&#10;ugXmgyKtekco4Qs9bOrLi0qV2s20w2kfWhZLyJdKgglhKDn3jUGr/NoNSNE7udGqEOXYcj2qOZbb&#10;noskKbhVHcUPRg34aLD53J+thPy0LdLXd7E1L0k+Pn+IOZsOs5TXV8vDPbCAS/gLww9+RIc6Mh3d&#10;mbRnvYSVSOOWICETBbAYuMuzG2DH3wOvK/5/Qf0NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAMcUgRN4BAAAOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAngL2gd4AAAAJAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" strokecolor="red" strokeweight="6pt">
           <v:stroke joinstyle="miter"/>
         </v:line>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Effective Date</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="009210A4">
+    <w:r w:rsidR="00C8225C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RETS/TCH/LAMP/RFOTL/005</w:t>
+      <w:t>RETS/TCH/LAMP/RFFTACL/002</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="0034712A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Version 2</w:t>
+    </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
@@ -4839,81 +4850,85 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="00016668"/>
     <w:rsid w:val="0001746A"/>
+    <w:rsid w:val="0008234C"/>
     <w:rsid w:val="000C697C"/>
     <w:rsid w:val="000E5155"/>
     <w:rsid w:val="00107C05"/>
     <w:rsid w:val="001150EC"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="00154BF6"/>
     <w:rsid w:val="00164BEA"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="00175C66"/>
     <w:rsid w:val="001927AD"/>
     <w:rsid w:val="001C1172"/>
     <w:rsid w:val="002050EE"/>
+    <w:rsid w:val="00212594"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00246FD9"/>
     <w:rsid w:val="00251EAF"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
+    <w:rsid w:val="00284056"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002B5409"/>
     <w:rsid w:val="002B6D18"/>
     <w:rsid w:val="002C1F96"/>
     <w:rsid w:val="003062F6"/>
     <w:rsid w:val="003170E3"/>
     <w:rsid w:val="00320C2D"/>
     <w:rsid w:val="003229FA"/>
     <w:rsid w:val="0032379A"/>
     <w:rsid w:val="00343170"/>
+    <w:rsid w:val="0034712A"/>
     <w:rsid w:val="00367C04"/>
     <w:rsid w:val="003801C6"/>
     <w:rsid w:val="003861CD"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F1A9B"/>
     <w:rsid w:val="003F2BCD"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="004074BD"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="004B34F2"/>
     <w:rsid w:val="004B3885"/>
     <w:rsid w:val="00504345"/>
     <w:rsid w:val="00524D8E"/>
     <w:rsid w:val="00550BCD"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="005747AE"/>
     <w:rsid w:val="005B311E"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
@@ -4949,58 +4964,60 @@
     <w:rsid w:val="009D4708"/>
     <w:rsid w:val="009D6D10"/>
     <w:rsid w:val="009E433C"/>
     <w:rsid w:val="00A15847"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A51B40"/>
     <w:rsid w:val="00A52A6D"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00AA36F6"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B80192"/>
     <w:rsid w:val="00BB2DFA"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00BE6F6D"/>
     <w:rsid w:val="00BF33A9"/>
     <w:rsid w:val="00BF564A"/>
     <w:rsid w:val="00BF73C6"/>
     <w:rsid w:val="00C4098B"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C606C9"/>
     <w:rsid w:val="00C776C3"/>
+    <w:rsid w:val="00C8225C"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CD1247"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00CE2605"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
+    <w:rsid w:val="00E43D06"/>
     <w:rsid w:val="00E85E8C"/>
     <w:rsid w:val="00EA0655"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EC12F9"/>
     <w:rsid w:val="00EE4033"/>
     <w:rsid w:val="00EE437B"/>
     <w:rsid w:val="00EF104E"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F440B5"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00F8501B"/>
     <w:rsid w:val="00F96420"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FD6694"/>
     <w:rsid w:val="00FD79E2"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
@@ -5949,51 +5966,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A4AADE1-2A73-4E18-8D30-661B14D4BF4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ED22E8B-888A-40C8-888F-D68EFAB9A39F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>441</Words>
   <Characters>2520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>